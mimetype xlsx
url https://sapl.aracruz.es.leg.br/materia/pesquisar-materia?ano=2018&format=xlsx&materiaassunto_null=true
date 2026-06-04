--- v0 (2026-02-17)
+++ v1 (2026-06-04)
@@ -54,7696 +54,7696 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fabio Netto</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1012/indica-o-n-001.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1012/indica-o-n-001.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal junto ao órgão competente que tomem as devidas providências no sentido de implementar ações relativas à cobrança de impostos devidos pelas empresas que atuam no ramo de exploração de petróleo e prestam serviços no território municipal.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1013/indica-o-n-002.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1013/indica-o-n-002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que institua Lei que obrigue as empresas e as concessionárias que fornecem energia elétrica, telefonia fixa, banda larga, televisão a cabo ou outro serviço, por meio de rede aérea, a retirar de postes a fiação excedente e sem uso que tenham instalado.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1014/indica-o-n-003.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1014/indica-o-n-003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que institua Lei regulamentando o transporte de animais no município de Aracruz.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1015/indica-o-n-004.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1015/indica-o-n-004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que altere a Lei nº 3736/2013 dando prioridade às pessoas com idade igual ou superior a sessenta anos no pagamento das obrigações de pequeno valor.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1016/indica-o-n-005.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1016/indica-o-n-005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que crie o Programa “Espaço Domingo”, otimizando espaços públicos de maneira a estimular o convívio familiar e em sociedade, além de incentivar a prática de atividades esportivas, de lazer e cultura.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1017/indica-o-n-006.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1017/indica-o-n-006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que realize estudos de viabilidade jurídica visando a contratação de instituições financeiras privadas para a “alienação da folha de pagamento dos servidores” como forma de auferir renda.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Romildo Broetto</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1018/indica-o-n-007.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1018/indica-o-n-007.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal através da secretaria responsável que realize benfeitorias no Centro de Comercio Informal. (Camelódromo) na sede do Município.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1019/indica-o-n-008.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1019/indica-o-n-008.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal através da secretaria responsável que reative o campo de futebol de areia no Bairro Coqueiral, na Praia da Sauna, próximo ao Bochas Bar.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Celson da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1020/indica-o-n-009.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1020/indica-o-n-009.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal através da secretaria responsável que realize a instalação de câmeras para vídeo monitoramento para cobrir a segurança na área da COHAB do Bairro Coqueiral.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1021/indica-o-n-010.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1021/indica-o-n-010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que institua Lei regulamentando o uso de som automotivo nas vias públicas, praças, calçadões, praias, quadras esportivas, etc.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1022/indica-o-n-011.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1022/indica-o-n-011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que, por meio da Secretaria responsável, tome providências no sentido de realizar tratamentos e assepsias nas areias de todas as escolas, quadras, praças e play-grounds de nosso Município.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1023/indica-o-n-012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1023/indica-o-n-012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que, por meio da Secretaria responsável, realize o patrolamento das principais ruas dos Bairros Itaparica e São Francisco.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1024/indica-o-n-013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1024/indica-o-n-013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que, por meio da Secretaria responsável, que seja realizado serviço de pintura, limpeza e manutenção geral nas unidades de saúde de todo o Município de Aracruz.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Lula</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1025/indica-o-n-014.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1025/indica-o-n-014.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que por meio da secretaria responsável, que viabilize para que as instalações de rede aéreas de distribuição de energia elétrica no município sejam feitas ou mudadas para rede de distribuição aérea compacta.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1026/indica-o-n-015.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1026/indica-o-n-015.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal através da secretaria responsável a manutenção geral dos semáforos do município e instalados auxílios sonoros para auxiliar a travessia de pessoas com deficiência visual e de pessoas com baixa mobilidade.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1027/indica-o-n-016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1027/indica-o-n-016.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal junto à secretaria responsável, reparo no calçamento das Ruas dos Bairros Novo Jequitibá e Itaputera.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1028/indica-o-n-017.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1028/indica-o-n-017.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal junto à secretaria responsável que seja  retirado os lixos acumulados próximo ao Campo do Mariano, localizado no Bairro Jequitibá, e que seja feito uma cerca de alambrado em todo o contorno do campo para que possa impedir a aglomeração de lixos.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1029/indica-o-n-018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1029/indica-o-n-018.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal junto à secretaria responsável que seja disponibilizada uma ambulância para ficar de plantão no bairro Coqueiral para atender a demanda do bairro e áreas adjacentes.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1030/indica-o-n-019.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1030/indica-o-n-019.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal junto á secretaria responsável que seja disponibilizado um sistema de ar condicionado para o consultório médico no Posto de Saúde no Bairro Coqueiral.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Alexandre Manhães</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1031/indica-o-n-020.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1031/indica-o-n-020.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja realizado o serviço de limpeza nas laterais das Ruas e canteiros do Bairro Primavera.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1032/indica-o-n-021.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1032/indica-o-n-021.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja realizado o serviço de limpeza nas laterais das Ruas do Bairro Solar Bitti.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1033/indica-o-n-022.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1033/indica-o-n-022.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que implemente o escritório de projetos como órgão da Administração Publica Municipal com a função de projetar e acompanhar a execução de obras públicas no Município de Aracruz.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1034/indica-o-n-023.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1034/indica-o-n-023.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a limpeza com a retirada de lixo acumulado e também o patrolamento no Pontal do Piraqueaçu.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1035/indica-o-n-024.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1035/indica-o-n-024.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja avaliados e instalados pontos de coleta de lixo bota-fora em todas as áreas criticas no Município.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1036/indica-o-n-025.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1036/indica-o-n-025.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a instalação de pontos de ônibus na COHAB de Coqueiral.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1037/indica-o-n-026.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1037/indica-o-n-026.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a correção/manutenção do calçamento na Rua Urophylla no Bairro Coqueiral.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1038/indica-o-n-027.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1038/indica-o-n-027.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a instalação de lixeiras nas praias de maior frequência de banhistas em nossa Orla.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1039/indica-o-n-028.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1039/indica-o-n-028.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a instalação de lixeiras na Av. Principal da COHAB de Coqueiral.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Alcântaro Filho</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1040/indica-o-n-029.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1040/indica-o-n-029.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a manutenção da iluminação da Praça e reforma do Playground, no Bairro Jequitibá.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Ronivaldo</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1041/indica-o-n-030.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1041/indica-o-n-030.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a volta dos tratores para recolhimento de lixo nas comunidades distantes da sede.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1042/indica-o-n-031.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1042/indica-o-n-031.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja realizada a manutenção do cenário fixo “Jesus, o Nazareno” distrito de Guaraná.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1043/indica-o-n-032.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1043/indica-o-n-032.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a ampliação do cemitério da comunidade de Guaraná.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Beto Negreiro</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1044/indica-o-n-033.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1044/indica-o-n-033.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie que a Rua Alegria, frente à Padaria Amiguinha, seja fechada em determinado horário do dia.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1045/indica-o-n-034.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1045/indica-o-n-034.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a coleta mecanizada nos bairros que mais necessitam deste serviço.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Mônica Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1046/indica-o-n-035.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1046/indica-o-n-035.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja realizada a limpeza de logradouros públicos e, também, do valão em Barra do Riacho.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Dileuza</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1047/indica-o-n-036.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1047/indica-o-n-036.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal o anteprojeto de lei que dispõe sobre a divulgação da listagem de medicamentos disponíveis e em falta na rede municipal.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1048/indica-o-n-037.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1048/indica-o-n-037.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal o anteprojeto de lei que dispõe sobre a divulgação da relação dos pacientes que aguardam por consultas com especialista.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1049/indica-o-n-038.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1049/indica-o-n-038.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a demarcação de área e construção de um novo cemitério em Vila do Riacho.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1050/indica-o-n-039.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1050/indica-o-n-039.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a criação do centro de cultura digital – CCD – público municipal.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1051/indica-o-n-040.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1051/indica-o-n-040.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que distribua um kit de higiene bucal no município de Aracruz.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1052/indica-o-n-041.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1052/indica-o-n-041.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a inclusão no teste de Zika Vírus no exame pré-natal em toda rede municipal de saúde.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1053/indica-o-n-042.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1053/indica-o-n-042.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a criação de um programa para ajudar na legalização dos comércios familiares que estejam sem alvará de funcionamento.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1054/indica-o-n-043.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1054/indica-o-n-043.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a construção de uma faixa de pedestres elevada em frente a escola Marilia Rezende Scarton Coutinho.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1055/indica-o-n-044.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1055/indica-o-n-044.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja feito um programa de palestras educativas sobre a lei “Maria da Penha” nas escolas públicas e particulares.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1056/indica-o-n-045.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1056/indica-o-n-045.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a construção de uma praça “Ecológica” na rua cidade Maceió, no Bairro Jequitibá.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1057/indica-o-n-046.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1057/indica-o-n-046.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a legalização dos terrenos e casas, por meio de escritura pública, do Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1058/indica-o-n-047.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1058/indica-o-n-047.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a construção de abrigos nos Pontos de Ônibus da Rua Rogerio Braga Rosa no Bairro Nova Conquista.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1059/indica-o-n-048.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1059/indica-o-n-048.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a criação do laboratório de fabricação digital em Aracruz.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Paulo Flávio</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1060/indica-o-n-049.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1060/indica-o-n-049.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal um Anteprojeto de Lei que dispõe sobre a obrigatoriedade das unidades básicas de saúde, unidades de prontos atendimentos, pronto-socorro e ambulatórios do município, a fixarem placas informando a escala de médicos e suas respectivas especialidades.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1061/indica-o-n-050.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1061/indica-o-n-050.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a construção de uma unidade de tratamento de esgoto em barra do riacho.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1062/indica-o-n-051.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1062/indica-o-n-051.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a reforma na Capela Mortuária Joaquim Caetano Filho, em Santa Cruz.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1063/indica-o-n-052.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1063/indica-o-n-052.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a reforma geral na Praça Matriz, no centro de Santa Cruz.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1064/indica-o-n-053.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1064/indica-o-n-053.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de um atracadouro na região de Santa Cruz.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1065/indica-o-n-054.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1065/indica-o-n-054.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize melhorias na Unidade de Saúde de Santa Cruz.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1066/indica-o-n-055.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1066/indica-o-n-055.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a substituição de Toras de Eucalipto que delimitam e protegem a área de restinga em toda orla do Município.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1067/indica-o-n-056.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1067/indica-o-n-056.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a instalação de rede de tratamento de esgoto e drenagem e pavimentação no bairro Itaparica, distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1068/indica-o-n-057.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1068/indica-o-n-057.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a conclusão da pavimentação das avenidas Primo Bitti e João Motta que ligam o Bairro São Francisco ao Bairro Itaparica, em Santa Cruz.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1069/indica-o-n-058.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1069/indica-o-n-058.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de uma quadra poliesportiva coberta e playground na EMEF Itaparica, localizada na Av. João Motta distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1070/indica-o-n-059.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1070/indica-o-n-059.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a reforma geral e instalação de uma academia popular na Praça das Conchas, no Bairro São Francisco, em Santa Cruz</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1071/indica-o-n-060.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1071/indica-o-n-060.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a reforma do Antigo Cais da Balsa, localizado em Santa Cruz.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1072/indica-o-n-061.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1072/indica-o-n-061.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a urbanização da orla de Santa Cruz com a Construção de uma Praça com playground, academia popular e pista de caminhada ao longo da Av. Piraquê-Açu, em Santa Cruz.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1073/indica-o-n-062.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1073/indica-o-n-062.pdf</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1074/indica-o-n-063.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1074/indica-o-n-063.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de uma ondulação transversal com faixa de pedestres e instalação de placas de indicação de velocidade na Av. João Mota, Bairro Itaparica, em frente à EMEF Itaparica, distrito de Aracruz.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1075/indica-o-n-064.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1075/indica-o-n-064.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a instalação de caixas eletrônicos 24h na comunidade de Santa Cruz.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1076/indica-o-n-065.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1076/indica-o-n-065.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de um cemitério com capela mortuária, na localidade de Caieiras Velhas, em atendimento aquela comunidade indígena.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1077/indica-o-n-066.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1077/indica-o-n-066.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de uma praça com playground e academia popular no bairro Praia dos Padres, Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1078/indica-o-n-067.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1078/indica-o-n-067.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de uma praça com playground e academia popular no bairro De Carli, na sede do Município.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1079/indica-o-n-068.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1079/indica-o-n-068.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a instalação de rede de tratamento de esgoto e drenagem e pavimentação no bairro Praia do Sauê, distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1080/indica-o-n-069.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1080/indica-o-n-069.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a pavimentação das ruas do bairro Novo Irajá.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1081/indica-o-n-070.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1081/indica-o-n-070.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a drenagem e pavimentação no Bairro Santa Marta.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1082/indica-o-n-071.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1082/indica-o-n-071.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a instalação da rede de tratamento de esgoto e drenagem e pavimentação na rua Gazir Sérvulo dos Santos no Bairro Piraquê-Açu (Balsa).</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1083/indica-o-n-072.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1083/indica-o-n-072.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a instalação da rede de tratamento de esgoto e drenagem e pavimentação no bairro Pontal de Aracruz (Rio Preto), Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1084/indica-o-n-073.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1084/indica-o-n-073.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize drenagem e pavimentação no Bairro Cruzeiro, Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1085/indica-o-n-074.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1085/indica-o-n-074.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de uma praça com playground e academia popular no Bairro Pedrinhas em Barra do Sahy, Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1086/indica-o-n-075.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1086/indica-o-n-075.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de uma praça com playground no Bairro Putiri, Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1087/indica-o-n-076.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1087/indica-o-n-076.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de uma praça com playground no Bairro Itaparica, Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1088/indica-o-n-077.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1088/indica-o-n-077.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de uma praça com playground e academia popular e half de skate, no Bairro Barra do Sahy, Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1089/indica-o-n-078.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1089/indica-o-n-078.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a extenção de rede elétrica com luminárias nas ruas Guaraná, América, Aricanga, Jacupemba, Muribeca, Grapuama, Comboios, Pansueta, Tupi, Gramuté, Jorge Elias Ritis, Emiliano Trevisani, Humberto Rubon e Francisco Marins e na Av. Pau Brasil, Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1090/indica-o-n-079.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1090/indica-o-n-079.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de uma praça com playground e academia popular e quadra poliesportiva coberta no bairro Portal de Aracruz (Rio Preto), Distrito de santa Cruz.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1091/indica-o-n-080.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1091/indica-o-n-080.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a instalação de Rede de tratamento de esgoto e drenagem e pavimentação nas Ruas do Loteamento Guaiamum (Praia dos 15), Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1092/indica-o-n-081.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1092/indica-o-n-081.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a extensão de rede elétrica com postes e luminárias nas ruas Jurandir Peruchi e Potirendaba, no Bairro Nova Santa Cruz.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1093/indica-o-n-082.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1093/indica-o-n-082.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a implantação do programa prefeitura nos bairros.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Marcelo Nena</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1094/indica-o-n-083.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1094/indica-o-n-083.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a manutenção da praça e melhorias no playground na praça do Bairro COHAB III.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1095/indica-o-n-084.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1095/indica-o-n-084.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a manutenção da praça e construção de playground na Praça do Bairro Vila Rica.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1096/indica-o-n-085.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1096/indica-o-n-085.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a pavimentação Asfáltica da rua Teodorico Leal, Centro.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1097/indica-o-n-086.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1097/indica-o-n-086.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie pavimentação asfáltica em Vila do Riacho.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1098/indica-o-n-087.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1098/indica-o-n-087.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie patrolamento de todas as estradas viscerais em Vila do Riacho.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1099/indica-o-n-088.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1099/indica-o-n-088.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie implantação da rede de esgoto na Rua Augusto Felisberto, Rua Salvador Rocha, Rua Alice Foflês em Vila do Riacho.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Carlinho do Josiel</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1100/indica-o-n-089.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1100/indica-o-n-089.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a construção de uma praça no Bairro Itaparica, distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1101/indica-o-n-090.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1101/indica-o-n-090.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a construção de um novo cemitério em Barra do Riacho.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1102/indica-o-n-091.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1102/indica-o-n-091.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a reforma na Unidade de Saúde Edson dos Santos – Barra do Riacho</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1103/indica-o-n-092.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1103/indica-o-n-092.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a regularização fundiária e a concessão de escrituras dos imóveis – Barra do Riacho</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1104/indica-o-n-093.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1104/indica-o-n-093.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a realização da Festa em Comemoração ao Aniversário de Santa Cruz.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1105/indica-o-n-094.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1105/indica-o-n-094.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a realização do Festival de Inverno da Orla.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1106/indica-o-n-095.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1106/indica-o-n-095.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize o patrolamento, colocação de solo-brita e/ou escória e compactação com rolo na ruas da Aldeia Indígena.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1107/indica-o-n-096.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1107/indica-o-n-096.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize o patrolamento, colocação de solo-brita e/ou escória e compactação com rolo nas ruas dos bairros: Portal de Santa Cruz, Itaparica, Portal de Aracruz e São Francisco.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1108/indica-o-n-097.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1108/indica-o-n-097.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize o patrolamento, colocação de solo-brita e/ou escória e compactação com rolo nas ruas dos bairros: Praia do Sauê, Mar Azul, Putiri, Barra do Sahy e Santa Marta.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1109/indica-o-n-098.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1109/indica-o-n-098.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de dois abrigos de ônibus na Av. Vicente Pandovan – Portal de Acruz.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1110/indica-o-n-099.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1110/indica-o-n-099.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de abrigos de ônibus na Av. Nossa Senhora da Penha – Itaparica.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1111/indica-o-n-100.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1111/indica-o-n-100.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de abrigos de ônibus na Rov. ES 010.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1112/indica-o-n-101.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1112/indica-o-n-101.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de abrigos de ônibus, ao longo da A. João Motta – Itaparica.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1113/indica-o-n-102.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1113/indica-o-n-102.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize intervenções Urgentes no Morro do Cruzeiro em Santa Cruz.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1114/indica-o-n-103.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1114/indica-o-n-103.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a reforma da Igreja Católica Nossa Senhora da Penha – Santa Cruz.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1115/indica-o-n-104.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1115/indica-o-n-104.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a pavimentação da rua Pescador Samuel Gomes, Av. Tomé pinto Mattos e Av. Lindolfo Mattos.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1116/indica-o-n-105.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1116/indica-o-n-105.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize as trocas das lâmpadas queimadas em todo Município.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/</t>
+    <t>http://sapl.aracruz.es.leg.br/media/</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a criação de Escolinhas de Futebol na Sede e Distritos do Município de Aracruz.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a doação de materiais Esportivos para os clubes de Futebol Amador do Nosso município.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1119/indica-o-n-108.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1119/indica-o-n-108.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a Pavimentação asfáltica nas ruas Florestano Azeredo, Damião Vicente, Eloi Moreira, Av. Teófilo Azeredo, Lisandro Luiz Ribeiro..., localizadas na Barra do Riacho.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1120/indica-o-n-109.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1120/indica-o-n-109.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a manutenção geral dos equipamentos instalados na praça de esportes Sinval Quirino e campo de futebol Society em Barra do Riacho.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1121/indica-o-n-110.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1121/indica-o-n-110.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a implantação de placas indicativas de logradouro nas ruas e avenidas da cidade de Aracruz.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1122/indica-o-n-111.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1122/indica-o-n-111.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a limpeza do valão dos Bairros Segatto, Fátima, Clemente e Portelinha.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1123/indica-o-n-112.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1123/indica-o-n-112.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a poda de árvores no Bairro Sauassu.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1124/indica-o-n-113.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1124/indica-o-n-113.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie lixeiras adequadas para descarte de lixo eletrônico no Município de Aracruz</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1125/indica-o-n-114.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1125/indica-o-n-114.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que desenvolva o programa “Frente de Trabalho”.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1126/indica-o-n-115.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1126/indica-o-n-115.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a construção de um muro de arrimo na Rua Continente Americano no Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1127/indica-o-n-116.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1127/indica-o-n-116.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a reforma da Praça no Bairro Novo Jequitibá</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1128/indica-o-n-117.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1128/indica-o-n-117.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a limpeza da Praça do Bairro de Fátima.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1129/indica-o-n-118.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1129/indica-o-n-118.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a pavimentação asfáltica das ruas do bairro Por do Sol.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1130/indica-o-n-119.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1130/indica-o-n-119.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a instalação de bebedouros em todos os cemitérios do Município.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1131/indica-o-n-120.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1131/indica-o-n-120.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a limpeza em torno do Campo do Mariano no Bairro Jequitibá.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1132/indica-o-n-121.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1132/indica-o-n-121.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja providenciada na Praça localizada no Bairro Boa Vista a Instalação de Playground; Poda de Árvore e a Manutenção de toda a praça.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1133/indica-o-n-122.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1133/indica-o-n-122.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja providenciada na Praça localizada no Bairro Cohab II a Instalação de Playground e a Manutenção de toda a praça.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1134/indica-o-n-123.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1134/indica-o-n-123.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja providenciada a instalação de um Redutor de Velocidade na entrada que vai para Gimuhuna, na altura do Km 13 na ES-124 – Aracruz/ES.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1135/indica-o-n-124.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1135/indica-o-n-124.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja providenciada a instalação de letreiros com os dizeres “EU AMO ARACRUZ” nos Pontos Turísticos, no município de Aracruz.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1136/indica-o-n-125.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1136/indica-o-n-125.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a instalação de braços de luz com lâmpadas nos postes existentes na Rodovia Primo Bitti.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1137/indica-o-n-126.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1137/indica-o-n-126.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie melhorias na alocação dos cabos de energia, telefone e internet no Centro de Aracruz.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1138/indica-o-n-127.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1138/indica-o-n-127.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a reforma, construção e manutenção dos pontos de ônibus às margens da Rodovia ES 010.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1139/indica-o-n-128.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1139/indica-o-n-128.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja projetada e construída uma praça com academia popular ao lado da Igreja Católica na Praia dos Padres.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1140/indica-o-n-129.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1140/indica-o-n-129.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a manutenção e reparo no sistema de iluminação de Quadra de Esporte e Lazer, no Bairro São Francisco, em Santa Cruz.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1141/indica-o-n-130.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1141/indica-o-n-130.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize manutenções nas ruas e avenidas em Santa Cruz.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1142/indica-o-n-131.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1142/indica-o-n-131.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que disponibilize a Pulverização de Inseticida – Carro Fumacê, para atender todos os bairros da Orla e da Sede do Município.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1143/indica-o-n-132.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1143/indica-o-n-132.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que reative o Campo de Futebol de Areia, na Rua das Perobas, nº 40, no Bairro Coqueiral.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1144/indica-o-n-133.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1144/indica-o-n-133.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencia a limpeza e capina das ruas dos Bairros Nova Esperança, Novo Jequitibá, Itaputera, Santa Luzia.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1145/indica-o-n-134.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1145/indica-o-n-134.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a limpeza  capina das ruas dos Bairros Nova Conquista I, Nova Conquista II, Morobá, Morobazinho.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1146/indica-o-n-135.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1146/indica-o-n-135.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a troca de dois postes na Rua Aurélio Alvarenga na esquina com a escola Aparício Alvarenga.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1147/indica-o-n-136.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1147/indica-o-n-136.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja feito aberturas nos canteiros feitos na Av. Guaxindiba para retorno dos carros.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1148/indica-o-n-137.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1148/indica-o-n-137.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal o anteprojeto de lei que dispõe sobre a obrigatoriedade de recomposição da pavimentação de vias e passeios públicos onde são executados obras ou serviços que causem danos ao asfalto.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1149/indica-o-n-138.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1149/indica-o-n-138.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a capitação de água da Lagoa do Aguiar, para a Vila do Riacho.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1150/indica-o-n-139.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1150/indica-o-n-139.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a reestruturação das linhas de manilhas de drenagem pluvial da Av. Mauro de Oliveira Cunha.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1170/indica-o-n-140.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1170/indica-o-n-140.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a reforma da quadra poliesportiva “Geovane de Souza Lino” na COHAB, barra do Sahy.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1171/indica-o-n-141.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1171/indica-o-n-141.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a substituição das lâmpadas de Valor de Sódio por lâmpadas de Vapor Metálico ou LED.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1172/indica-o-n-142.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1172/indica-o-n-142.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que dê continuidade ao projeto de Paisagismo com Jardinagem e Arborização na Praça Ezequiel dos Santos Lyrio no loteamento Barra Ville.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1173/indica-o-n-143.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1173/indica-o-n-143.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a contratação de empresa para estudo do transporte público no Município de Aracruz.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1174/indica-o-n-144.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1174/indica-o-n-144.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a instalação de um redutor de velocidade e placas de prioridade na Rua Quintino Loureiro em frente à entrada da Secretaria de Esportes.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1175/indica-o-n-145.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1175/indica-o-n-145.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a substituição das lâmpadas de Vapor Metálico por lâmpadas de LED dos postes de todo comunidade de Vila do Riacho.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1176/indica-o-n-146.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1176/indica-o-n-146.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de calçada cidadã em torno da caixa d’água do SAAE, localizada no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1177/indica-o-n-147.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1177/indica-o-n-147.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie a ampliação da Creche Criança Feliz, no bairro Novo Jequitibá.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Toni Loureiro</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1178/indica-o-n-148.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1178/indica-o-n-148.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a roçagem nas estradas, patrolamento das vias, limpeza dos mata burros e cemitério e retirada dos lixos, nas regiões de Sana Rosa.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1179/indica-o-n-149.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1179/indica-o-n-149.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja realizado o Festival da Paz, na praça Heraldo Barbosa Musso.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Bibi Rossato</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1180/indica-o-n-150.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1180/indica-o-n-150.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja prorrogada a data do pagamento do IPTU com desconto, em cota única por mais 30 dias.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1181/indica-o-n-151.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1181/indica-o-n-151.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie unto a secretaria responsável, a limpeza e capina da Praça do bairro do Novo Jequitibá.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1182/indica-o-n-152.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1182/indica-o-n-152.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto a secretaria responsável, a manutenção do gramado Sintético e o conserto do portão do campo Soçaite no bairro São Marcos.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1183/indica-o-n-153.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1183/indica-o-n-153.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal revogação da Lei 3.265/2009 que trata da contratação de estagiários e encaminha anteprojeto que prevê a contratação de estagiários através de processo seletivo – art.37 da CF.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1184/indica-o-n-154.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1184/indica-o-n-154.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal o anteprojeto de lei que dispõe sobre a obrigatoriedade de afixação de informativo em formato impresso com dados de localização nos prédios usados pela Administração Pública Direta, Indireta e Autárquica do Município de Aracruz.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1185/indicacao_no_155.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1185/indicacao_no_155.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a construção de uma quadra poliesportiva no bairro Rio Preto, no distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1186/indicacao_no_156.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1186/indicacao_no_156.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a cobertura da quadra poliesportiva no bairro nova Santa Cruz, no distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1187/indicacao_no_157.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1187/indicacao_no_157.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a instalação de um bebedouro no CREARA de Coqueiral.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1188/indicacao_no_158.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1188/indicacao_no_158.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a reforma dos campos de futebol, bancos de reserva e alambrado, nos campos Bom de bola 1 e 2 na Praça da Paz – centro, no Município de Aracruz.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1189/indicacao_no_159.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1189/indicacao_no_159.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto a secretaria responsável a ampliação do ponto de ônibus localizado em frente à empresa Radiuer na Avenida Florestal sentido Barra do Riacho e manutenção de todos os pontos de ônibus construídos na orla. Acreditamos que estes abrigos ainda estão na garantia.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1190/indicacao_no_160.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1190/indicacao_no_160.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à Secretaria responsável, a limpeza e manutenção das praças na Barra do Sahy.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1191/indicacao_no_161.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1191/indicacao_no_161.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que por meio das Secretarias responsáveis, seja realizada a limpeza dos logradouros públicos, com devido recolhimento e destinação de resíduos.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1192/indicacao_no_162.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1192/indicacao_no_162.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que por meio da Secretaria responsável, seja realizada a poda de árvores nas vias e logradouros públicos de todo o Município de Aracruz.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1193/indicacao_no_163.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1193/indicacao_no_163.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que por meio das Secretarias responsáveis, seja realizada a construção das redes de esgoto e pluvial, bem como o calçamento das ruas em Praia dos Quinze, Putiri, Mar Azul e Sauê.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1194/indicacao_no_164.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1194/indicacao_no_164.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que por meio das Secretarias responsáveis, seja providenciada a realização de obra emergencial dos problemas de alagamento da Rua Mauro de Oliveira Cunha, em Barra do Riacho.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Dileuza, Mônica Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1230/indicacao_no_165.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1230/indicacao_no_165.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal o anteprojeto de lei que dispões sobre a instituição da ouvidoria da mulher na Câmara Municipal de Aracruz.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Carlito Candin</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que por meio das Secretarias responsáveis, seja realizada a recuperação de bueiros e a limpeza das vias que liga Aracruz a Santa Cruz e as demais localidades: Grapuama, Picuã, Jundiaquara, Boa Vista, Lajinha, Pirassununga, Cachoeirinha, Mucuratá I e II e Baiacu.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1232/indicacao_no_167.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1232/indicacao_no_167.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que por meio das Secretarias responsáveis, seja realizada adoção de cautelas para realização de convenio com o objetivo de implantação do programa criança feliz no Município.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1233/indicacao_no_168.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1233/indicacao_no_168.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que por meio das Secretarias responsáveis, a pavimentação da Rua Florentino Ávido no Bairro De Carli, no Município de Aracruz.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1234/indicacao_no_169.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1234/indicacao_no_169.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que por meio da Secretaria de Saúde, a criação do cartão de vacina eletrônico.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1235/indicacao_no_170.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1235/indicacao_no_170.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto á secretaria responsável, a Manutenção com Pintura das Faixas na ES 257 em torno da Praça da Paz (subida de CSU) no trevo do Supermercado Kinkas e Av. Florestal/ES.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1236/indicacao_no_171.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1236/indicacao_no_171.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto á secretaria responsável, que seja criado o “Programa prioritário de acompanhamento psicológico para mulheres vítimas de violências”, no município de Aracruz</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1237/indicacao_no_172.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1237/indicacao_no_172.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto á secretaria responsável, que seja disponibilizado nas escolas e creches, além do leite comum, também o leite sem lactose no município de Aracruz/ES.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1238/indicacao_no_173.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1238/indicacao_no_173.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, que seja criado o Programa voluntário “Amigos do Meio Ambiente”, no município de Aracruz/ES.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1239/indicacao_no_174.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1239/indicacao_no_174.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, que seja criado o “Programa de Monitoramento da qualidade das areias dos parquinhos das praças públicas e escolas” do Município de Aracruz.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1240/indicacao_no_175.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1240/indicacao_no_175.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, que seja criado o “Programa arte para a melhor idade”, no Município de Aracruz.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1241/indicacao_no_176.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1241/indicacao_no_176.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que, em todas as escolas públicas e privadas tenham, no mínimo, um funcionário por turno treinado com curso de primeiros socorros, no município de Aracruz/ES.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1242/indicacao_no_177.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1242/indicacao_no_177.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que seja disponibilizado e atualizado mensalmente no site da Prefeitura a lista de espera com a ordem para vagas em Unidades Municipais de Ensino, no município de Aracruz/ES.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1243/indicacao_no_178.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1243/indicacao_no_178.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que seja criado um programa “Turismo Educação” nas escolas publicas do município- Aracruz/ES.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1244/indicacao_no_179.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1244/indicacao_no_179.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que seja criado um programa de manutenção dos campos de futebol do município- Aracruz/ES.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1245/indicacao_no_180.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1245/indicacao_no_180.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que seja criado um programa de incentivo à prática de esportes em academias e clubes desportivos para alunos acima de 65 (sessenta e cinco) anos, através de parcerias no município- Aracruz/ES.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1246/indicacao_no_181.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1246/indicacao_no_181.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que seja feito uma campanha de conscientização para reciclagem de óleo vegetal comestível no município- Aracruz/ES.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1247/indicacao_no_182.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1247/indicacao_no_182.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie adequação de horários, melhoria na frota e reforço nos horários de pico no transporte coletivo de Aracruz.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1248/indicacao_no_183.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1248/indicacao_no_183.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que seja realizado o recapeamento da malha asfáltica da Rua Antônio Soares, no Bairro Guanabara, Aracruz-ES.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1514/indicacao_no_184.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1514/indicacao_no_184.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, reparos no calçamento da Rua Hilário Sebastião Bitti Bairro Jequitibá- Aracruz/ES.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1516/indicacao_no_185.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1516/indicacao_no_185.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, que seja feito a revitalização do pavimento asfáltico da Avenida Presidente Castelo Branco- Aracruz/ES.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1517/indicacao_no_186.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1517/indicacao_no_186.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, a instalação de dois Redutores de Velocidade na Rua Continente Europeu Bairro Nova Esperança, Aracruz/ES.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1518/indicacao_no_187.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1518/indicacao_no_187.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie o pavimento e drenagem fluvial, da Rua Samuel Loureiro, no Bairro Limão I, no município de Aracruz.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1519/indicacao_no_188.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1519/indicacao_no_188.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que realize a instalação de Ar Condicionado e/ou Ventiladores na Capela Mortuária localizada no Bairro Jardins, no município de Aracruz.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1520/indicacao_no_189.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1520/indicacao_no_189.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que realize a construção de um Muro de Arrimo, na Rua J, esquina com Rua Rio Norte, entre o Bairro de Fatima e Segatto.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1521/indicacao_no_190.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1521/indicacao_no_190.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que realize a Revitalização e Reativação do Parque Natural Municipal “David Victor Farina” em Praia dos Padres.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1522/indicacao_no_191.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1522/indicacao_no_191.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que realize a Instalação de Luminárias, nos postes localizados na Rodovia Primo Bitti, trecho que compreende a COHAB do Bairro Coqueiral até a entrada do Bairro Caieiras Velhas.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1523/indicacao_no_192.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1523/indicacao_no_192.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que realize Substituição das Lâmpadas de Vapor de Sódio por Lâmpadas de Vapor Metálico nos postes localizados em alguns trechos ao longo da Rodovia ES 010.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1524/indicacao_no_193.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1524/indicacao_no_193.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que realize a Substituição das Lâmpadas de Vapor de Sódio por Lâmpadas de Vapor Metálico nos postes localizados nos Bairros Caieiras Velhas, Irajá e Novo Irajá e ao longo da Rodovia ES 456.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1525/indicacao_no_194.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1525/indicacao_no_194.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, que seja colocada placas de concreto ou construída uma ponte em todas as decidas das ruas próximo ai Bairro de Fatima- Aracruz/ES.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1526/indicacao_no_195.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1526/indicacao_no_195.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria de agricultura, que seja criado o projeto de compostagem em parceria com o município de Aracruz.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1527/indicacao_no_196.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1527/indicacao_no_196.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, reparos da Rua Santa Maria- Aracruz/ES.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1528/indicacao_no_197.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1528/indicacao_no_197.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, sejam adotadas providencias para disponibilizar o atendimento de Psiquiatras nas unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1529/indicacao_no_198.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1529/indicacao_no_198.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, a Pavimentação Asfáltica das ruas do Bairro Por do Sol- Aracruz/ES.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1530/indicacao_no_199.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1530/indicacao_no_199.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, a construção de Escadarias no Bairro Santa Luzia- Aracruz/ES.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1531/indicacao_no_200.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1531/indicacao_no_200.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, Legalização do Terreno, Pavimentação Asfáltica, Construção de Galerias Pluviais, Instalações de Esgotamento Sanitário e construções de Calçadas e Meios- Fios em todas as ruas do “Bairro Portelinha”.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1532/indicacao_no_201.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1532/indicacao_no_201.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, a Pavimentação Asfáltica das Ruas do Bairro Planalto- Aracruz/ES.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1533/indicacao_no_202.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1533/indicacao_no_202.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, instalação de um poste de luz na Rua Dr. Moacyr Cruz, na esquina com a rodovia ES 010, na localidade de Barra do Sahy, Aracruz/ES.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1534/indicacao_no_203.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1534/indicacao_no_203.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, Reforma da quadra Poliesportiva, Revitalização da área no entorno, implantação de Academia Popular, Playground, Pista de Caminhada, Jardinagem e Arborização, em frente a Fonte do Caju em Santa Cruz.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1535/indicacao_no_204.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1535/indicacao_no_204.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, realização de limpeza com roçada no Bairro São Marcos, Aracruz/ES.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1536/indicacao_no_205.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1536/indicacao_no_205.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, Construção de um Novo Alambrado no Campo de Futebol Amador em Caieiras Velhas.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1537/indicacao_no_206.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1537/indicacao_no_206.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, Extensão de Rede de Água Encanada na Estrada que liga o Bairro Nova Santa Cruz ao Bairro Santa Rosa, em Santa Cruz, até as proximidades da empresa de “Barro Bom”.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1538/indicacao_no_207.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1538/indicacao_no_207.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, Instalação de Postes com Luminárias ao longo da Rodovia Es 010, no trecho que compreende o Bairro Nova Santa Cruz ao Posto de Gasolina Arara Azul na entrada do loteamento Riviera Park.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1539/indicacao_no_208.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1539/indicacao_no_208.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, construção de um novo Alambrado no Campo de Futebol Amador em Itaparica, Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1622/indicacao_no_209.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1622/indicacao_no_209.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, providencie construção de uma academia popular no distrito de guaraná.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1623/indicacao_no_210.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1623/indicacao_no_210.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável a instalação de postes de iluminação na rua Antônio Ilson Pessotti, rua Joselino Alvarenga Nunes, no Bairro Recanto Feliz em Guaraná, Aracruz/ES.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1624/indicacao_no_211.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1624/indicacao_no_211.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, providencie construção de quadra poliesportiva com arquibancadas na comunidade de Córrego d´Água em distrito de Guaraná, Aracruz/ES.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1625/indicacao_no_212.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1625/indicacao_no_212.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, construção de uma quadra poliesportiva, playground para as crianças, academia popular, local para sediar a associação de moradores do Bairro Recanto Feliz, distrito de Guaraná-Aracruz.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1626/indicacao_no_213.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1626/indicacao_no_213.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável a infraestrutura e pavimentação da rua João Frigini, Bairro Recanto Feliz, Guaraná-Aracruz.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1627/indicacao_no_214.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1627/indicacao_no_214.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável a infraestrutura e pavimentação da rua José Pessotti, Bairro Recanto Feliz, Guaraná-Aracruz.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1628/indicacao_no_215.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1628/indicacao_no_215.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável que faça um muro em torno a nova área do cemitério de Guaraná.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1629/indicacao_no_216.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1629/indicacao_no_216.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA REALIZADA A RETIRADA DE SUCATAS JOGADAS NA QUADRA DO BAIRRO BAIXADA POLIVALENTE - ARACRUZ/ES.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1630/indicacao_no_217.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1630/indicacao_no_217.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO DO PARQUINHO NA PRAÇA DO BAIRRO GUANABARA - ARACRUZ/ES.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1631/indicacao_no_218.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1631/indicacao_no_218.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, IMPLANTAÇÃO DE MEDIDAS PALIATIVAS NAS RUAS QUE NÃO POSSUEM CALÇAMENTO EM VILA DO RIACHO.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1632/indicacao_no_219.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1632/indicacao_no_219.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O ANTEPROJETO DE LEI QUE DISPÕE SOBRE A IMPLANTAÇÃO DE MEDIDAS DE INFORMAÇÃO E PROTEÇÃO À GESTANTE E PARTURIENTE CONTRA A VIOLÊNCIA OBSTÉTRICA NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1633/indicacao_no_220.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1633/indicacao_no_220.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O ANTEPROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DO PROJETO “NASCE UMA CRIANÇA, PLANTA-SE UMA ÁRVORE”.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1634/indicacao_no_221.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1634/indicacao_no_221.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE REALIZE A CONSTRUÇÃO DE UM NOVO CEMITÉRIO COM CAPELA MORTUÁRIA EM BARRA DO SAHY, DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1635/indicacao_no_222.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1635/indicacao_no_222.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL REALIZE A MANUTENÇÃO NO  PORTAL DE ENTRADA NO MUNICÍPIO LOCALIZADO NA RODOVIA ES 010, NO BAIRRO PORTAL DE ARACRUZ (RIO PRETO).</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1636/indicacao_no_223.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1636/indicacao_no_223.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE EM PARCERIA COM O GOVERNO DO ESTADO REALIZE A IMPLANTAÇÃO DO “CAMPO BOM DE BOLA” NA ORLA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1637/indicacao_no_224.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1637/indicacao_no_224.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL QUE REALIZE O SERVIÇO DE INSTALAÇÃO DE MANILHAS PARA ESCOAMENTO DE ÁGUA NA AVENIDA VICENTE PANDOVAN, EM PORTAL DE ARACRUZ (RIO PRETO), DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1638/indicacao_no_225.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1638/indicacao_no_225.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL QUE REALIZE O SERVIÇO DE IMPLANTAÇÃO DE UM CAMPO DE FUTEBOL DE AREIA COM 04 (QUATRO) POSTES E REFLETORES NO BAIRRO PORTAL DE ARACRUZ (RIO PRETO), DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1639/indicacao_no_226.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1639/indicacao_no_226.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL A INSTALAÇÃO DE REDUTOR DE VELOCIDADE, PLACA DE SINALIZAÇÃO E FAIXA DE PEDESTRE NA AV. VENÂNCIO BAIRRO GUAXINDIBA NAS PROXIMIDADES DA CASA Nº 3526 ARACRUZ/ES.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1640/indicacao_no_227.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1640/indicacao_no_227.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL O CALÇAMENTO DAS RUAS DOS BAIRROS SANTA MARTA E CANTINHO DO CÉU NA BARRA DO SAHY.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1641/indicacao_no_228.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1641/indicacao_no_228.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL O PATROLAMENTO DAS RUAS DOS BAIRROS SANTA MARTA E CANTINHO DO CÉU NA BARRA DO SAHY.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1642/indicacao_no_229.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1642/indicacao_no_229.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A RELOCAÇÃO DE DOIS POSTES PRÓXIMO AO CEMITÉRIO DO DISTRITO DE GUARANÁ.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1988/indicacao_no_230.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1988/indicacao_no_230.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, OS ESTUDOS NECESSÁRIOS PARA A CONSTRUÇÃO DE OSSÁRIOS NOS CEMITÉRIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Adeir do Gás, Alcântaro Filho, Alexandre Manhães, Bibi Rossato, Carlinho do Josiel, Carlito Candin, Celson da Farmácia, Dileuza, Fabio Netto, Lula, Marcelo Nena, Mônica Cordeiro, Paulo Flávio, Romildo Broetto, Ronivaldo</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1989/indicacao_no_231.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1989/indicacao_no_231.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, FAÇAM A ANALISE E POSTERIOR REGULAMENTAÇÃO DO PROJETO INTEGRANTE, ELABORADO PELA ASSOCIAÇÃO DE MORADORES DE ANDORINHAS E MAR AZUL- AMBAMA.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1990/indicacao_no_232.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1990/indicacao_no_232.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, PROMOVA A SUBSTITUIÇÃO DO TRANSFORMADOR EXISTENTE NA LOCALIDADE DE GUAPUAMA.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1991/indicacao_no_233.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1991/indicacao_no_233.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A CONSTRUÇÃO DE UMA COBERTURA NA QUADRA ESPORTIVA DA ALDEIA INDÍGENA DE COMBOIOS.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1992/indicacao_no_234.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1992/indicacao_no_234.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJA REALIZADA UMA OPERAÇÃO TAPA BURACOS NAS VIAS DE BARRA DO RIACHO, ESPECIALMENTE EM FRENTE •À EMPRESA NUTRIPETRO, COM A MÁXIMA URGÊNCIA.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1993/indicacao_no_235.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1993/indicacao_no_235.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJA REALIZADA UMA FORÇA TAREFA PARA LIMPEZA E COLETA E ENTULHOS NO BAIRRO DE VILA DO RIACHO.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1994/indicacao_no_236.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1994/indicacao_no_236.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A CONSTRUÇÃO DE UMA PRAÇA JUNTAMENTE COM ACADEMIA POPULAR, LOCALIZADA NO BAIRRO SÃO JOSÉ – MAMBRINI/ JACUPEMBA.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1995/indicacao_no_237.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1995/indicacao_no_237.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA COLOCADO PLACAS (NOS DOIS SENTIDOS) DE IDENTIFICAÇÃO COM DEVIDOS NOMES DAS LOCALIDADES AO LONGO DA ES 124, RODOVIA QUE LIGA ARACRUZ A GUARANÁ.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1996/indicacao_no_238.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1996/indicacao_no_238.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL A LEGALIZAÇÃO DOS TERRENOS, PAVIMENTAÇÃO ASFÁLTICA, CONSTRUÇÃO DE GALERIAS PLUVIAIS, INSTALAÇÕES DE ESGOTAMENTO SANITÁRIO E CONSTRUÇÕES DE CALÇADA CIDADÃO M TODAS AS RUAS DO BAIRRO PORTELINHA DE ARACRUZ.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1997/indicacao_no_239.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1997/indicacao_no_239.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA REALIZADA A TOCA DE LÂMPADAS QUEIMADAS NA CAPELA MORTUÁRIA NO BAIRRO JARDINS – ARACRUZ/ES.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1998/indicacao_no_240.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1998/indicacao_no_240.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA REALIZADA A RETIRADA DO LIXO NA RUA JOÃO COSTA RAMPINELLI (ATRÁS DA MOBILIADORA UNIVERSAL) – CENTRO – ARACRUZ/ES.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1999/indicacao_no_241.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1999/indicacao_no_241.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL A REFORMA GERAL E CONSTRUÇÃO DA COBERTURA DA QUADRA POLIESPORTIVA DO BAIRRO NOVO JEQUITIBÁ- ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2000/indicacao_no_242.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2000/indicacao_no_242.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL A CONSTRUÇÃO DE ESCADARIAS NO BAIRRO SANTA LUZIA – ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2001/indicacao_no_243.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2001/indicacao_no_243.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, PROVIDENCIE LEGALIZAÇÃO DOS TERRENOS E CASAS, POR MEIO DE ESCRITURAS PUBLICA, DO BAIRRO SANTA LUZIA – ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao_no_244.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao_no_244.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL A LIMPEZA E CAPINA DAS RUAS DOS BAIRROS ITAPUTERA, NOVA ESPERANÇA, SANTA LUZIA E NOVO JEQUITIBÁ.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2003/indicacao_no_245.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2003/indicacao_no_245.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA QUE LIGA OS BAIRROS NOVO JEQUITIBÁ E JEQUITIBÁ.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2217/indicacao_no_246.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2217/indicacao_no_246.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A PAVIMENTAÇÃO DA RUA GRANADA QUE LIGA O BAIRRO LIMÃO AO BAIRRO GUANABARA.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2218/indicacao_no_247.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2218/indicacao_no_247.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A PAVIMENTAÇÃO DAS RUAS DO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2219/indicacao_no_248.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2219/indicacao_no_248.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A PAVIMENTAÇÃO DAS RUAS DO BAIRRO SAUE.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2220/indicacao_no_249.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2220/indicacao_no_249.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A PAVIMENTAÇÃO DAS RUAS DO BAIRRO MAR AZUL.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2221/indicacao_no_250.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2221/indicacao_no_250.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A LIMPEZA E CAPINA DAS RUAS DO BAIRRO SÃO MARCOS.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2222/indicacao_no_251.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2222/indicacao_no_251.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A PAVIMENTAÇÃO DAS RUAS  AINDA NÃO CALÇADAS DO DISTRITO DE VILA DO RIACHO.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2223/indicacao_no_252.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2223/indicacao_no_252.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJAM INSTALADOS BANCOS DE PRAÇAS E UM PLAYGROUND EM UM ESPAÇO NO FINAL DAS RUAS CONTINENTE EUROPEU COM A CONTINENTE ASIÁTICO, BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2224/indicacao_no_253.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2224/indicacao_no_253.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJAM INSTALADOS UMA PRAÇA E UM PLAYGROUND NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2225/indicacao_no_254.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2225/indicacao_no_254.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE JUNTO AO GOVERNO DO ESTADO A CONSTRUÇÃO DE UMA ESCOLA AGRÍCOLA NA COMUNIDADE DE CÓRREGO D’AGUA, DISTRITO DE GUARANÁ.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2226/indicacao_no_255.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2226/indicacao_no_255.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJAM REALIZADOS REPARO NO ASFALTO E LIMPEZA NA RUA ANJO RAPHAEL.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2227/indicacao_no_256.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2227/indicacao_no_256.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, “APOIO” PARA REALIZAÇÃO DAS FESTAS COMUNITÁRIAS QUE SÃO REALIZADAS NOS BAIRROS E DISTRITOS DO MUNICÍPIO – ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Alcântaro Filho, Celson da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2228/indicacao_no_257.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2228/indicacao_no_257.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, IMPLANTAÇÃO DE SENTIDO ÚNICO DE TRANSITO (MÃO ÚNICA) E ESTACIONAMENTO DE 45 GRAUS, NA RUA JOSÉ ALVES DA COSTA, NO CENTRO DE ARACRUZ.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2229/indicacao_no_258.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2229/indicacao_no_258.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, RECAPEAMENTO DAS RUAS ANJO RAPHAEL, JOÃO DEVÉNS, CORAÇÃO DE JESUS E ESPIRITO SANTO NO BAIRRO SÃO JOSÉ. ESTAS SERVIRAM DE DESVIO DE TRANSITO DURANTE A OBRA DA AVENIDA GUAXINDIBA.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2230/indicacao_no_259.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2230/indicacao_no_259.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, CONSTRUÇÃO DE DUAS FAIXAS ELEVADA SENDO UMA NA RUA DOS COLIBRIS E OUTRA NA RUA DAS ANDORINHAS NO BAIRRO PLANALTO, EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2231/indicacao_no_260.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2231/indicacao_no_260.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA REALIZADO O SERVIÇO DE “PAVIMENTAÇÃO ASFÁLTICA” BAIRRO MAR AZUL – ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2232/indicacao_no_261.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2232/indicacao_no_261.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, CONSTRUÇÃO DE UMA TRAVESSIA PARA PEDESTRE E VEÍCULOS SOBRE O VALÃO NA RUA PAJAI NO BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2356/indicacao_no_262.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2356/indicacao_no_262.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A LIMPEZA GERAL DO VALÃO QUE SE INICIA NO BAIRRO SEGATTO PASSANDO PELO BAIRRO DE FATIMA E CLEMENTE ATÉ A PORTELINHA – ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2357/indicacao_no_263.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2357/indicacao_no_263.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA REALIZADA A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA ENTRADA DA ALDEIA INDÍGENA DE PAU BRASIL.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Adeir do Gás</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2358/indicacao_no_264.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2358/indicacao_no_264.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O ANTEPROJETO DE LEI QUE INSTITUI UM REGIME ESPECIAL DE TRIBUTAÇÃO FIXA DO ISSQN PARA ESCRITÓRIOS DE SERVIÇOS CONTÁBEIS.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2359/indicacao_no_265.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2359/indicacao_no_265.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, IMPLANTAÇÃO DE FARMÁCIA BÁSICA 24 HORAS, JUNTO AS INSTALAÇÕES, OU NAS PROXIMIDADES DO HOSPITAL MATERNIDADE SÃO CAMILO.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2360/indicacao_no_266.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2360/indicacao_no_266.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE REALIZE CONSTRUÇÃO DE ESPAÇOS COBERTO COM PALCO FIXO NA PRAÇA HERALDO BARBOSA MUSSO (PRAÇA DA PAZ).</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2361/indicacao_no_267.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2361/indicacao_no_267.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE REALIZE A CONSTRUÇÃO DE UM PALCO FIXO EM BARRA DO SAHY, DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2362/indicacao_no_268.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2362/indicacao_no_268.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE ATRAVÉS DA SECRETARIA RESPONSÁVEL INTERCEDA JUNTO AS EMPRESAS DE TELECOMUNICAÇÃO, QUE PRESTAM SERVIÇOS NO MUNICÍPIO, QUE SOLUCIONEM OS PROBLEMAS DOS CABEAMENTOS SOLTOS E PENDURADOS EM DIVERSAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2363/indicacao_no_269.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2363/indicacao_no_269.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE REALIZE A CONSTRUÇÃO DE CAIXA RALA NA AVENIDA DR. ORLINDO BORGES, PRÓXIMO À RESIDÊNCIA Nº 356, DA PROFESSORA ROSE FRIGINI, NO BAIRRO BARRA DO SAHY, NO DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2364/indicacao_no_270.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2364/indicacao_no_270.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIA A INSTALAÇÃO DE ILUMINAÇÃO NO TREVO DA ENTRADA PARA GIMUUNA.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2365/indicacao_no_271.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2365/indicacao_no_271.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, UM ÓRGÃO PARA LIMPEZA E ORIENTAÇÃO DE COMO COMBATER E CONTROLAR A INFESTAÇÃO DOS ESCORPIÕAES QUE ESTÃO SE PROLIFERANDO NO ENTORNO DA ESCOLA NUNES JESUS E NOS BAIRROS NOVA CONQUISTA E MOROBAZINHO - ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2366/indicacao_no_272.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2366/indicacao_no_272.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SUBSTITUIÇÃO DOS POSTES DE MADEIRAS POR POSTES DE CONCRETO NA RUA JOSÉ COUTINHO E ELIAS TARTAGLIA.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2367/indicacao_no_273.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2367/indicacao_no_273.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A IMPLANTAÇÃO DE UM P.A PRONTO ATENDIMENTO NA UNIDADE DE SAÚDE DO DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2368/indicacao_no_274.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2368/indicacao_no_274.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A REFORMA DA PRAÇA, LOCALIZADA NO CENTRO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2369/indicacao_no_275.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2369/indicacao_no_275.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A IMPLANTAÇÃO DE UMA PRAÇA DIGITAL NA PRAÇA ANTÔNIO WALDEMAR FAVALESSA, LOCALIZADA NA AVENIDA LUIZ ROSSATO, DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2370/indicacao_no_276.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2370/indicacao_no_276.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A REFORMA DA PRAÇA DA AMIZADE NO BAIRRO COQUEIRAL.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2371/indicacoa_no_277.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2371/indicacoa_no_277.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJAM CRIADAS LINHAS DE ÔNIBUS EXECUTIVO PARA TODOS OS DISTRITOS DE ARACRUZ.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2372/indicacoa_no_278.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2372/indicacoa_no_278.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA FEITA MELHORIAS NOS ABRIGOS NOVOS INSTALADOS NA REGIÃO DE BIRIRICAS.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2373/indicacoa_no_279.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2373/indicacoa_no_279.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA REALIZADO A REFORMA DA ESCOLA UNIDOCENTE DE BIRIRICAS.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2374/indicacoa_no_280.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2374/indicacoa_no_280.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA REALIZADO A MANUTENÇÃO DA QUADRA DE BIRIRICAS.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2375/indicacoa_no_281.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2375/indicacoa_no_281.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA REALIZADO A ROÇAGEM DOS TREVOS NA REGIÃO DE SANTA ROSA, INCLUINDO O TREVO QUE LIGA FUNDÃO X MUCURATÁ.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2376/indicacoa_no_282.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2376/indicacoa_no_282.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA FEITO A COLOCAÇÃO DE QUEBRA MOLA ESTENDIDO COM FAIXA DE PEDESTRE.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2377/indicacoa_no_283.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2377/indicacoa_no_283.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A CONSTRUÇÃO DE ABRIGO DE ÔNIBUS PRÓXIMO AO POSTO DE SAÚDE DO BAIRRO BELA VISTA NA RUA CARLOS SOELA.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2378/indicacoa_no_284.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2378/indicacoa_no_284.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A MANUTENÇÃO DO ABRIGO DE ÔNIBUS NA REGIÃO DE BIRIRICAS – SANTA ROSA.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2379/indicacoa_no_285.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2379/indicacoa_no_285.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, INSTALAÇÃO DE REDUTORES DE VELOCIDADE, FAIXA DE PEDESTRE E LACAS DE SINALIZAÇÃO DE SEGURANÇA NA AVENIDA BEIRA MAR, ADEMAR REIS, EM BARRA DO SAHY.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2380/indicacoa_no_286.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2380/indicacoa_no_286.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, PROVIDENCIE O PATROLAMENTO DAS ESTRADAS DE CÓRREGO DO OURO E NO PROJETO CEREA.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2381/indicacoa_no_287.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2381/indicacoa_no_287.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A COBERTURA DA QUADRA POLIESPORTIVA DE NOVA SANTA CRUZ, NO DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2386/indicacao_no_288.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2386/indicacao_no_288.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, a construção de banheiros na Praça Antônio Waldemar Favalessa, localizada na Avenida Luiz Rossato, Jacupemba.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2387/indicacao_no_289.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2387/indicacao_no_289.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, a reforma da área de lazer da escola Francisca Rocha Ribeiro, localizada na Rua Silvestre Baioco, Bairro Santa Rita - Jacupemba.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2389/indicacao_no_290.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2389/indicacao_no_290.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, que seja feita revitalização das faixas e instalação de placas de sinalização no distrito de Guaraná.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2390/indicacao_no_291.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2390/indicacao_no_291.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, realize o patrolamento, capina, roçada e retirada do lixo acumulado no Bairro Coqueiral em Aracruz.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2391/indicacao_no_292.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2391/indicacao_no_292.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie através da secretaria responsável, a realização de serviços de sinalização e regulamentação de trafego, proibindo o estacionamento de veículos nos dois lados em algumas ruas em Aracruz nos horários de maior movimentação.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2395/indicacao_no_293.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2395/indicacao_no_293.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que providencie junto à secretaria responsável, realize o patrolamento, capina, roçada e retirada do lixo acumulado na Orla de Aracruz.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2404/indicacao_no_294.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2404/indicacao_no_294.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJA REALIZADA A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NA PRAIA DE BARRA DO RIACHO E DEMAIS BALNEÁRIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2405/indicacao_no_295.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2405/indicacao_no_295.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJA REALIZADA A DISPONIBILIZAÇÃO DE GUARDA-VIDAS NA PRAIA DE BARRA DO RIACHO DURANTE O PERÍODO DE VERANEIO.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2406/indicacao_no_296.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2406/indicacao_no_296.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJA REALIZADA A TROCA DE UM BUEIRO LOCALIZADO NA RUA MANOEL PINTO PEREIRA, PRÓXIMO AO PONTO FINAL EM VILA DO RIACHO.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2407/indicacao_no_297.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2407/indicacao_no_297.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJA REALIZADO O DESENTUPIMENTO E MANUTENÇÃO DA CAIXA DE ESGOTO LOCALIZADA NA RUA MANOEL PINTO PEREIRA, AO LADO DA PANIFICADORA RIACHO, PRÓXIMO AO PONTO FINAL EM VILA DO RIACHO.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2408/indicacao_no_298.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2408/indicacao_no_298.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJA REALIZADO O PATROLAMENTO DAS ESTRADAS QUE DÃO ACESSO À ALDEIA DE PAU BRASIL E A COMUNIDADE DE CACHOEIRINHA DO RIACHO.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2409/indicacao_no_299.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2409/indicacao_no_299.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, PROVIDENCIE A CONSTRUÇÃO DE UMA ACADEMIA POPULAR, NO DISTRITO DE GUARANÁ, AVENIDA GABRIEL PANDOLFI EM ANEXO AO CRAS.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2410/indicacao_no_300.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2410/indicacao_no_300.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A CONSTRUÇÃO DE DOIS QUEBRA MOLAS NA EXTENSÃO DA RUA DÁLIA, BAIRRO SÃO MARCOS, ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2411/indicacao_no_301.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2411/indicacao_no_301.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJAM ADOTADAS PROVIDÊNCIAS PARA MANUTENÇÃO E REGULARIZAÇÃO DA ILUMINAÇÃO DOS POSTES NO TREVO DA RODOVIA ES 010 QUE DA ACESSO A VILA DO RIACHO.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2412/indicacao_no_302.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2412/indicacao_no_302.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJAM ADOTADAS PROVIDÊNCIAS PARA MANUTENÇÃO E TROCA DE LÂMPADAS DOS POSTES LOCALIZADOS NA RUA 3, PRÓXIMO AO ANTIGO HORTÃO, BAIRRO CÉU  AZUL EM VILA DO RIACHO.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2413/indicacao_no_303.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2413/indicacao_no_303.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE SEJA REALIZADA A IMEDIATA COLOCAÇÃO DE TAMPAS, GRADES, NAS CAIXAS COLETORAS E NOS BUEIROS QUE ESTÃO SENDO INSTALADOS NAS RUAS DR. CRISTIANE BALDASO, RUA ANTÔNIO PINTO NETO E RUA LUDOVICO VALENTIM FRACALOSSI, NO BAIRRO MOROBAZINHO, EM ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2414/indicacao_no_304.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2414/indicacao_no_304.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LASER NO BAIRRO PEDRINHAS NA BARRA DO SAHY.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2415/indicacao_no_305.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2415/indicacao_no_305.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIEM JUNTO À SECRETARIA RESPONSÁVEL, DISPOSITIVOS LEGAIS PARA QUE AS EMPRESAS DE TRANSPORTE PÚBLICO DO MUNICÍPIO DE ARACRUZ ACRESCENTE AO SEU ITINERÁRIO O BAIRRO PEDRINHAS NA BARRA DO SAHY.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2416/indicacao_no_306.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2416/indicacao_no_306.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIEM JUNTO À SECRETARIA RESPONSÁVEL, UMA EQUIPE QUE ATENDA 16:00HS AS 00:00HS SEMANALMENTE NA UNIDADE DE SAÚDE DE JACUPEMBA/ARACRUZ.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2417/indicacao_no_307.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2417/indicacao_no_307.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJAM REALIZADOS OS PROJETOS DE CONSTRUÇÃO DOS MOLHES DE PEDRAS NA FOZ DO RIO RIACHO, EM BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2418/indicacao_no_308.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2418/indicacao_no_308.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, O RECAPEAMENTO ASFÁLTICO NA RUA JOÃO DA R. LOUREIRO NO BAIRRO VILA NOVA, PRÓXIMO A PRAÇA.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJA PROVIDENCIADO BANCO E RESERVAS NO CAMPO DO GERALDÃO, BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2420/indicacao_no_310.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2420/indicacao_no_310.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SERVIÇO DE LIMPEZA NA RUA ARISTIDES REBUZZI, EM FRENTE AO NÚMERO 3, AO LADO DO BAR DO LILICÃO.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2421/indicacao_no_311.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2421/indicacao_no_311.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SISTEMA DE REDE DE ESGOTO SANITÁRIO, PAVIMENTAÇÃO E DRENAGEM URBANA NAS RUAS 10, 11, 12 E RUA MILITÃO RAMOS, TODAS SITUADAS NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2422/indicacao_no_312.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2422/indicacao_no_312.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJAM ADOTADAS PROVIDENCIAS PARA RETIRADA DOS CANTEIROS CENTRAIS E A CONSTRUÇÃO DE RAMPAS DE ACESSO ÁS FAIXAS DE PEDESTRES INSTALADAS NO PERCURSO DA AVENIDA GUAXINDIBA.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2423/indicacao_no_313.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2423/indicacao_no_313.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJAM ADOTADAS PROVIDENCIAS PARA A MANUTENÇÃO DA PRAÇA OLGA MERCIER, SITUADA NA LOCALIDADE DE VILA DO RIACHO, NO BAIRRO CÉU AZUL.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2424/indicacao_no_314.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2424/indicacao_no_314.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA RIO SÁUE EM FRENTE À CASA DE Nº 25 NO BAIRRO DE FÁTIMA ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2425/indicacao_no_315.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2425/indicacao_no_315.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, EXTENSÃO DE REDE ELÉTRICA COM LUMINÁRIAS AO LONGO DA AVENIDA VICENTE PADOVAN E NA RUA TRANQUILO NICCHIO, NO BAIRRO PRAIA FORMOSA (RIO PRETO), DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2426/indicacao_no_316.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2426/indicacao_no_316.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, IMPLANTAÇÃO DE UM CAMPO DE FUTEBOL DE AREIA COM QUATRO POSTES E REFLETORES NO BAIRRO BARRA DO SAHY, NO DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2427/indicacao_no_317.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2427/indicacao_no_317.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, REFORMA DAS QUADRAS POLIESPORTIVAS E A PRAÇA DO BAIRRO NOVO IRAJÁ.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2436/indicacao_no_318.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2436/indicacao_no_318.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA, COBERTA E DEVIDAMENTE CERCADA E COM ILUMINAÇÃO ADEQUADA, NA ESCOLA – EMEF MARECHAL COSTA E SILVA, NO BAIRRO VILA RICA.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2492/indicacao_no_319.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2492/indicacao_no_319.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A PINTURA DE IDENTIFICAÇÃO HORIZONTAL NOS QUEBRA MOLAS INSTALADO NA AVENIDA CÉU AZUL, AVENIDA SÃO BENEDITO E NA RUA PEDRO ARAÚJO LEAL EM VILA DO RIACHO.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2493/indicacao_no_320.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2493/indicacao_no_320.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A LIMPEZA DO ACESSO A BARRA DO RIACHO TRANSPONDO A LINHA DO TREM, NA REGIÃO DO SÃO PEDRO, PINDORAMA E CHIC-CHIC.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2494/indicacao_no_321.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2494/indicacao_no_321.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJA REALIZADA A COLETA DE LIXO, LIMPEZA GERAL, PODA DAS ÁRVORES, INSTALAÇÃO DE LIXEIRAS E MELHORIAS NO ACESSO À PRAIA DE BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2495/indicacao_no_322.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2495/indicacao_no_322.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, CONSERTO DOS EQUIPAMENTOS DAS ACADEMIAS POPULARES INSTALADAS NAS PRAÇAS DE BARRADO RIACHO.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2496/indicacao_no_323.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2496/indicacao_no_323.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A INSTALAÇÃO DE QUATRO AR CONDICIONADO NADO NA BIBLIOTECA MUNICIPAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2497/indicacao_no_324.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2497/indicacao_no_324.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A INSTALAÇÃO DE MANILHAS DE CONCRETO NO VALÃO DO BAIRRO MOROBA EM ARACRUZ.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2498/indicacao_no_325.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2498/indicacao_no_325.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRE EM FRENTE ÀS ESCOLAS, CMEI NARIZINHO E EMEF JOSÉ MARCOS RAMPINELLI, AMBAS LOCALIZADAS NA RUA GETÚLIO VARGAS, BAIRRO BELA VISTA - ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2437/indicacao_no_326.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2437/indicacao_no_326.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, SEJA PROVIDENCIADA A LIMPEZA, CAPINA E PODAS DAS ÁRVORES E TAMBÉM DAS PLANTAS RASTEIRAS DA RUA PORTO BELO LOCALIZADA NO BAIRRO COHAB  IV, EM ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2438/indicacao_no_327.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2438/indicacao_no_327.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, MELHORA/MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA PORTO BELO LOCALIZADA NO BAIRRO COHAB  IV, EM ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2439/indicacao_no_328.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2439/indicacao_no_328.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE PROVIDENCIE A REFORMA DO REFEITÓRIO DA ESCOLA CMEI NOVA COLATINA, JACUPEMBA/ARACRUZ.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2440/indicacao_no_329.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2440/indicacao_no_329.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A TRANSFORMAÇÃO EM UPA (UNIDADE DE PRONTO ATENDIMENTO) A UNIDADE DE SAÚDE EDSON DOS SANTOS CORDEIRO LOCALIZADA EM BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2441/indicacao_no_330.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2441/indicacao_no_330.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, UMA EXTENSÃO DE REDE DE ENERGIA ELÉTRICA ENTRE VILA DO RIACHO E ALMEIDA INDÍGENA DE COMBOIOS ATRAVÉS DA CONCESSIONARIA DE ENERGIA ELÉTRICA DE ARACRUZ EDP.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2442/indicacao_no_331.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2442/indicacao_no_331.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, O CALÇAMENTO DAS RUAS F E I, LOCALIZADA NO BAIRRO IRAJÁ.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2443/indicacao_no_332.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2443/indicacao_no_332.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A PAVIMENTAÇÃO DO BAIRRO LIMÃO/PÔR DO SOL, LOCALIZADO NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2444/indicacao_-_redutores_de_velocidades_capina_e__5CpbjP3.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2444/indicacao_-_redutores_de_velocidades_capina_e__5CpbjP3.docx</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade, limpeza e capina e pintura na avenida beira mar, Ademar dos reis, Barra do Sahy.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2445/indicacao_pavimentacao_e_rede_de_esgoto_bairro_saue..pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2445/indicacao_pavimentacao_e_rede_de_esgoto_bairro_saue..pdf</t>
   </si>
   <si>
     <t>Indicação: Pavimentação das ruas e construção de rede de esgoto no bairro Sauê.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2446/manutencao_nos_equipamentos_na_praca_sinval_qui_jhFq3Iu.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2446/manutencao_nos_equipamentos_na_praca_sinval_qui_jhFq3Iu.pdf</t>
   </si>
   <si>
     <t>Indicação reforma dos equipamentos da praça Sinval Quirino na Barra do Riacho.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2447/indicacao_15_outubro_18_ativar_a_nova_unidade__rxjaPMo.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2447/indicacao_15_outubro_18_ativar_a_nova_unidade__rxjaPMo.docx</t>
   </si>
   <si>
     <t>Indico a essa mesa e ao Senhor Prefeito Municipal que por meio da Secretaria responsável, que informe oficialmente a data de inicio de funcionamento da nova unidade de saúde do Coqueiral e ainda, se dê a necessária publicação ao evento. _x000D_
 JUSTIFICATIVA_x000D_
       A comunidade vem cobrando de forma insistente a data em que teremos a ativação da nova unidade de saúde do bairro Coqueiral, haja visto que o prédio doado em comodato pela Fibria é muito mais amplo e trará muito mais conforto aos usuários e ainda, gerando economia ao cofre municipal pela não cobrança de alugueis._x000D_
 Diante do exposto, faço a presente indicação, requerendo especial atenção para o assunto.         _x000D_
 Aracruz/ES, 15 de outubro de 2018.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2448/indicacao_15_outubro_18_reativar_sistema_de_vi_8QoyZpb.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2448/indicacao_15_outubro_18_reativar_sistema_de_vi_8QoyZpb.docx</t>
   </si>
   <si>
     <t>Indico a essa mesa e ao Senhor Prefeito Municipal que por meio da Secretaria responsável, reative o sistema de vídeo monitoramento da cidade de Aracruz e seus bairros. _x000D_
 JUSTIFICATIVA_x000D_
       Com retirada das câmeras do vídeo monitoramento, o índice de roubo a residências e estabelecimentos comerciais voltou a aumentar, deixando o munícipe ainda mais desprotegido e inseguro._x000D_
 _x000D_
 Diante do exposto, faço a presente indicação, requerendo especial atenção para o assunto._x000D_
          _x000D_
 Aracruz/ES, 15 de outubro de 2018.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2469/indicacao_2018_solicitando_a_reuperacao_da_est_hmGjkvV.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2469/indicacao_2018_solicitando_a_reuperacao_da_est_hmGjkvV.docx</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal que providencie, junto a Secretaria responsável a recuperação da Estrada que dá acesso a Comunidade de Jundiaquara e do Entorno - Aracruz/ES.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2470/indicacao_2018_solicitando_o_abono_para_o_servi_imsmiP4.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2470/indicacao_2018_solicitando_o_abono_para_o_servi_imsmiP4.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr Prefeito Municipal que providencie junto a Secretaria responsável, um Abono Natalino para os servidores da Prefeitura no valor de R$1.000,00 (um mil reais), valor este que poderá ser retirado do montante do repasse dos recursos Financeiros que serão devolvidos ao Poder Executivo pela Câmara Municipal de Aracruz.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2475/indicacao_vestiarios_nas_pracas.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2475/indicacao_vestiarios_nas_pracas.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, de acordo com as minhas atribuições regimentais, que por meio da secretaria responsável, sejam adotadas providências para a construção de banheiros e vestiários nas praças públicas com campos de futebol society e quadras de esporte.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2476/indicacao_341-2018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2476/indicacao_341-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção corretiva e preventiva de equipamentos dos consultórios odontológicos de Jacupemba.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2477/indicacao_22_outubro_18_fazer_manutencao_quadr_TZvCbV1.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2477/indicacao_22_outubro_18_fazer_manutencao_quadr_TZvCbV1.docx</t>
   </si>
   <si>
     <t>Indico a essa mesa e ao Senhor Prefeito Municipal que por meio da Secretaria responsável se providencie e execute urgentemente a manutenção da estrutura metálica de sustentação da cobertura da quadra poliesportiva localizada na COHAB de Coqueiral.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2478/indicacao_22_outubro_18_fazer_manutencao_brinq_fesra1s.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2478/indicacao_22_outubro_18_fazer_manutencao_brinq_fesra1s.docx</t>
   </si>
   <si>
     <t>Indico a essa mesa e ao Senhor Prefeito Municipal que por meio da Secretaria responsável que se execute urgentemente a manutenção dos brinquedos e bancos do parquinho infantil anexo à quadra poliesportiva localizada na COHAB de Coqueiral.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2479/082-2018_-_aracruz_-_vestiarios_praca_da_paz.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2479/082-2018_-_aracruz_-_vestiarios_praca_da_paz.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito Municipal através da secretaria responsável que realize a Construção de Vestiários na Praça Heraldo Barbosa Musso (Praça da Paz) na sede do município.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2480/081-2018_-_coqueiral_-_palyground_na_praca.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2480/081-2018_-_coqueiral_-_palyground_na_praca.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito Municipal através da secretaria responsável que realize a Instalação de um Playground na Praça da Amizade em Coqueiral, Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2481/080-2018_-_coqueiral_-_abrigos_na_cohab.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2481/080-2018_-_coqueiral_-_abrigos_na_cohab.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito Municipal através da secretaria responsável, que realize a construção de Abrigos de Ônibus nos dois sentidos da via, na COHAB, no Bairro Coqueiral.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2482/079-2018_-_barra_do_sahy_-_extensao_de_rede_ele_NK61XCv.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2482/079-2018_-_barra_do_sahy_-_extensao_de_rede_ele_NK61XCv.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito Municipal através da secretaria responsável que realize a Extensão de Rede Elétrica com 02 Postes com Luminárias no trecho que liga a Rua Juiz de Fora à Av. Teófilo Otoni no Loteamento Barra Ville, em Barra do Sahy.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2483/083_-2018_redutor_de_velcidade_b_guanabara.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2483/083_-2018_redutor_de_velcidade_b_guanabara.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito Municipal através da secretaria responsável que realiza obras de acabamento em um redutor de velocidades na Rua Antônio Soares 35, próximo a Marcenaria do Sr Nilson, no Bairro Guanabara Aracruz E/S</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2499/pdf_025237.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2499/pdf_025237.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr Prefeito Municipal que providencie junto à secretaria responsável, a troca do Gramado Sintético do campo society 2 da Praça da Paz - Aracruz/ES.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2500/pdf_025236.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2500/pdf_025236.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal que providencie junto à secretaria responsável, a Construção de uma Praça com Playground no Bairro São José - Aracruz/ES.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2501/pdf_025238.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2501/pdf_025238.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr Prefeito Municipal que providencie junto ao órgão responsável, reparo na Iluminação Publica da Rua Hilário Sebastião Bitti, localizada atrás da Escola Luiza Silvina no Bairro Jequitibá, Aracruz - ES</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2502/pdf_025235.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2502/pdf_025235.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal que providencie junto à secretaria responsável, a reforma geral da Praça e Construção da Cobertura da Quadra Poliesportiva do Bairro Guanabara- Aracruz/ES.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2511/indicacao_29outubro2018_solo_brita_balsa_ZSarXaD.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2511/indicacao_29outubro2018_solo_brita_balsa_ZSarXaD.pdf</t>
   </si>
   <si>
     <t>Indico a essa mesa e ao Senhor Prefeito Municipal que por meio da Secretaria responsável, providencie emergencialmente a compactação com solo brita na rua de acesso ao Pontal do Piraqueaçu.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2527/indicacao_2018_solicitacao_de_capina_e_reforma__iry8eXd.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2527/indicacao_2018_solicitacao_de_capina_e_reforma__iry8eXd.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr Prefeito Municipal que providencie junto à secretaria responsável, a Reforma Geral da Praça Localizada na Rua Augusto Ferreira Lamego paralela com a Rua Francisco Simões Borges no Bairro Vila Nova, - Aracruz/ES.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2529/indicacao_creche_noturna.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2529/indicacao_creche_noturna.pdf</t>
   </si>
   <si>
     <t>Implantação de creche noturna no Município de Aracruz/ES.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2534/indicacao_12nov18_brinquedos_parque_infantil_pr_mfYJQia.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2534/indicacao_12nov18_brinquedos_parque_infantil_pr_mfYJQia.pdf</t>
   </si>
   <si>
     <t>Indico a essa mesa e ao Senhor Prefeito Municipal que através da Secretaria responsável, reinstale os brinquedos no parquinho infantil situado na Praça da Amizade do Bairro Coqueiral.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2535/indicacao_de_cobertura_do_mercado_municipal.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2535/indicacao_de_cobertura_do_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal de Aracruz, através da  que  Secretaria responsável,que “SEJA FEITA A CONSTRUÇÃO DE UMA COBERTURA  EM VOLTA DO MERCADO MUNICIPAL ”, situada no centro deste Município.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2543/ind_banheiro_publico.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2543/ind_banheiro_publico.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito Municipal através da Secretaria responsável,  a construção de dois banheiros(masculino e feminino) na praça do Bairro Itaparica, Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2544/ind._limpeza_do_rio_ribeirao_2.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2544/ind._limpeza_do_rio_ribeirao_2.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito Municipal que interceda junto à Secretaria responsável à realização da LIMPEZA E DESASSOREAMENTO DO RIO ARARAQUARA (de Ribeirão do Meio à Ribeirão do Cruzeiro) que se localiza no Distrito de Guaraná.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2545/ind_iluminaca_itaparica.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2545/ind_iluminaca_itaparica.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito Municipal através da Secretaria responsável, a Iluminação na Praça do Bairro Itaparica, Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2548/indicacao_no12_-_patrolamento_das_estradas_de_c_Pt5Y8tn.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2548/indicacao_no12_-_patrolamento_das_estradas_de_c_Pt5Y8tn.pdf</t>
   </si>
   <si>
     <t>Patrolamento das estradas Corego do Ouro, Projeto Sereia, Pau Brasil, Assentamento, Brejo Grande, Comboios, Cachoeirinha do Riacho.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2549/ind_......paisagismo_barra_do_sahy.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2549/ind_......paisagismo_barra_do_sahy.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito Municipal através da secretaria responsável que realize Paisagismo com Jardinagem e Arborização, nos canteiros localizado na Rodovia ES 010, mais precisamente no trecho entre o CMEI Donatila Coutinho e a entrada do loteamento Barra Vílle (Subida da Cohab Barra do Sahy).</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>SME - Saúde, Meio Ambiente e Educação</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2558/indicacao_comissao_de_saude.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2558/indicacao_comissao_de_saude.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito Municipal o Anteprojeto de Lei que dispõe sobre a jornada de trabalho dos cargos de auxiliar de enfermagem, técnico de enfermagem e enfermeiro.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2581/ante_projeto_de_lei___guardioes.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2581/ante_projeto_de_lei___guardioes.pdf</t>
   </si>
   <si>
     <t>Indico ao EXMO. Senhor Prefeito Municipal, que encaminha o Anteprojeto de Lei, que dispõe sobre a criação do Projeto Guardiões do Bairro e Guardiões da Escola, com objetivo de reduzir a violência entre crianças , adolescentes e jovens, no município de Aracruz.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2591/indicacao_anteprojeto_bueiro_inteligente.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2591/indicacao_anteprojeto_bueiro_inteligente.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, de acordo com as minhas atribuições regimentais, o DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA "BUEIRO INTELIGENTE" COMO FORMA DE PREVENÇÃO ÀS ENCHENTES NO MUNICÍPIO DE ARACRUZ/ES</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2592/indicacao_anteprojeto_semana_municipal_de_comba_KcJJMOf.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2592/indicacao_anteprojeto_semana_municipal_de_comba_KcJJMOf.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, de acordo com as minhas atribuições regimentais, o ANTEPROJETO DE LEI QUE “INSTITUI NO CALENDÁRIO DE COMEMORAÇÕES OFICIAIS DO MUNICÍPIO DE ARACRUZ-ES A SEMANA MUNICIPAL DE COMBATE À VIOLÊNCIA CONTRA MULHER”.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2662/indicacao_2018_-complemento_para_manilhas.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2662/indicacao_2018_-complemento_para_manilhas.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr Prefeito Municipal que providencie junto à secretaria responsável um complemento para as manilhas que estão direcionadas ao valão localizado no Bairro   Clemente próximo a igreja Assembleia de Deus na Rua Rubens Pimentel  - Aracruz/ES.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2666/indicacao_2018_faixa_de_pedestre_3d.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2666/indicacao_2018_faixa_de_pedestre_3d.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr Prefeito Municipal que providencie junto à secretaria responsável, que sejam adotadas  medidas cabíveis para que as pinturas das faixas de pedestres do município sejam feitas com efeito três “Dimensões” conforme foto em anexo.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2756/indicacao_2018_substituicao_de_poste_-nova_esperanca.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2756/indicacao_2018_substituicao_de_poste_-nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr Prefeito Municipal que providencie junto ao órgão responsável, a substituição em caráter “Emergencial” de um Poste que está localizado na Rua Continente Americano  n° 91 CEP 29193400 Nova Esperança  – Aracruz/ES. Conforme fotos em anexo.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2821/indicacao_2018_substituicao_de_poste_-santa_luzia.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2821/indicacao_2018_substituicao_de_poste_-santa_luzia.docx</t>
   </si>
   <si>
     <t>Indico ao Exmo. S.r. Prefeito Municipal que providencie junto ao órgão responsável, a substituição em caráter “Emergencial” de um Poste que está localizado na rua são Caetano Bairro Santa Luzia –ARACRUZ-ES.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2827/indicacao_2018_redutor_de_velocidade._e_grelha.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2827/indicacao_2018_redutor_de_velocidade._e_grelha.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr Prefeito Municipal que providencie junto à secretaria responsável, a Instalação de um Redutor  de Velocidade e uma grelha para escoamento de água ,na Rua Ernesto Maioli , Bairro Bela Vista Aracruz/ES.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2869/indicacao_capina_e_limpeza_na_praca_da_biblia.doc</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2869/indicacao_capina_e_limpeza_na_praca_da_biblia.doc</t>
   </si>
   <si>
     <t>Limpeza e poda de arvores na praça da Bíblia, na Rua  Pedro Tonon, Centro - Aracruz/ES.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2891/indicacao_igreja_corrego_sao_jose.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2891/indicacao_igreja_corrego_sao_jose.pdf</t>
   </si>
   <si>
     <t>Calçamento na estrada que fica localizada a Igreja Cátolica -  Córrego São José</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1151/requerimento-n-001.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1151/requerimento-n-001.pdf</t>
   </si>
   <si>
     <t>REQUER A INSERÇÃO EM ATA DE VOTO DE CONGRATULAÇÕES AOS SRS. SANTIAGO RIGONI E RENATO MOREIRA, BEM COMO A TODOS OS ATLETAS DAS EQUIPES DE FUTEBOL, MASCULINO E FEMININO, MDB/BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1152/requerimento-n-002.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1152/requerimento-n-002.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE SAÚDE QUE NO PRAZO DE 30 DIAS, A CONTAR DO RECEBIMENTO, PRESTE INFORMAÇÕES A RESPEITO DA QUANTIDADE DE EXAMES PREVENTIVOS GINECOLÓGICOS QUE FORAM COLHIDOS EM 2017 E 2018 NAS UNIDADES DE SAÚDE DE BARRA DO RIACHO, COQUEIRAL E SANTA CRUZ.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1153/requerimento-n-003.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1153/requerimento-n-003.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO DE ADMINISTRAÇÃO E RECURSOS HUMANOS QUE FORNEÇA CÓPIA INTEGRAL DO PROCESSO ADMINISTRATIVO Nº 2866/2016.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1154/requerimento-n-004.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1154/requerimento-n-004.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE TURISMO E CULTURA CÓPIA DO CONTRATO FIRMADO COM A EMPRESA FORNECEDORA DE SHOWS DE VERÃO.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1155/requerimento-n-005.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1155/requerimento-n-005.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA SECRETARIA DE SAÚDE SOBRE A DEDETIZAÇÃO DAS UNIDADES DE SAÚDE MUNICIPAIS.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1156/requerimento-n-006.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1156/requerimento-n-006.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SAÚDE CÓPIA DOS CONTRATOS E LAUDOS DAS ÚLTIMAS VISTORIAS REALIZADAS NAS UNIDADES DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1157/requerimento-n-007.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1157/requerimento-n-007.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE EDUCAÇÃO QUE ENVIE CÓPIA DOS CONTRATOS E LAUDOS DAS ULTIMAS VISTORIAS SOBRE CRIADOUROS DO MOSQUITO AEDES AEGYPYT REALIZADAS NAS ESCOLAS DO MUNÍCIPIO.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1158/requerimento-n-008.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1158/requerimento-n-008.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR ELIAS MAROCHIO, DIRETOR DO SAAE, QUE INFORME SE HÁ A POSSIBILIDADE DE OS PAGAMENTOS VOLTAREM A SEREM FEITOS PELO BANESTES, PARA QUE ASSIM OS MORADORES DE VILA DO RIACHO NÃO PRECISEM SE DESLOCAR DO DISTRITO PARA EFETUAR O PAGAMENTO DE SUAS CONTAS DE ÁGUA.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1159/requerimento-n-009.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1159/requerimento-n-009.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA DO SR. JOÃO ALVES SOARES DANIEL, PELO FALECIMENTO DE SUA ESPOSA SRA. ELAINE MESSA SOARES DANIEL.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1160/requerimento-n-010.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1160/requerimento-n-010.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA COMUNICADO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA ADOÇÃO DAS MEDIDAS CABÍVEIS EM RELAÇÃO AOS SECRETÁRIOS, NOS TERMOS DO ART. 23, §2º DA LEI ORGÂNICA E DO ART. 107, §3º, DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1161/requerimento-n-011.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1161/requerimento-n-011.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O SECRETÁRIO MUNICIPAL DE TURISMO E CULTURA (SEMTUR), SR. JEAN CARLO GRATZ PEDRINI, NO PRAZO MÁXIMO DE 30 (TRINTA) DIAS, PRESTE INFORMAÇÕES SOBRE OS GASTOS COM A CONTRATAÇÃO DE CADA ARTISTA, BANDA E GRUPO MUSICAL PARA A PROGRAMAÇÃO DE CARNAVAL NOS EXERCÍCIOS DE 2015, 2016 E 2018.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1162/requerimento-n-012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1162/requerimento-n-012.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA DA SRª MARIA DAS GRAÇAS FORZA DOS SANTOS, PELO FALECIMENTO DE SEU ESPOSO SR. JOSÉ DOS SANTOS.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1163/requerimento-n-013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1163/requerimento-n-013.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA DO SR. GRIMAR CARDOSO DOS SANTOS ROSA, VOTOS DE PESAR PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1164/requerimento-n-014.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1164/requerimento-n-014.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADA A RELAÇÃO DOS PACIENTES QUE AGUARDAM POR CIRURGIA DE CATARATA E PTERÍGIO NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1165/requerimento-n-015.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1165/requerimento-n-015.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESPÍRITO SANTO O OFÍCIO EM ANEXO SOLICITANDO MEDIDAS PARA A REALIZAÇÃO DE LIMPEZA DAS MARGENS DA RODOVIA ES 010.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1166/requerimento-n-016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1166/requerimento-n-016.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA DA SRª. CARMEM ODETE BRAVO RUY, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1167/requerimento-n-017.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1167/requerimento-n-017.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE TURISMO E CULTURA (SEMTUR), E INFORMAÇÕES SOBRE OS VALORES ARRECADADOS PELO FUNDO MUNICIPAL DE CULTURA NOS EXERCÍCIOS DE 2017 E 2018 E QUE FORAM GASTOS NESSE MESMO PERÍODO, FORNECENDO-SE CÓPIA DOS PAGAMENTOS E DAS ATAS DAS REUNIÕES DO CONSELHO MUNICIPAL DE POLÍTICA CULTURAL .</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1168/requerimento-n-018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1168/requerimento-n-018.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE HABITAÇÃO E DEFESA CIVIL INFORMAÇÕES SOBRE A ENTREGA DAS CASAS DO PROGRAMA “MINHA CASA, MINHA VIDA” EM BARRA DO RIACHO;  LISTA DE CONTEMPLADOS PELA CAIXA ECONÔMICA FEDERAL, SE HOUVER E DOS CONTEMPLADO QUE NÃO SÃO MORADORES DE BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1169/requerimento-n-019.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1169/requerimento-n-019.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETÁRIA MUNICIPAL DE SAÚDE A RELAÇÃO DOS FORNECEDORES QUE ATENDEM A SECRETARIA DE SAÚDE E QUE ESTÃO SEM O DEVIDO PAGAMENTO POR PARTE DA SECRETARIA.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1219/requerimento_no_020.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1219/requerimento_no_020.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTITUIÇÃO DE COMISSÃO ESPECIAL PARA REVISAR, ATUALIZAR E MODERNIZAR A LEI ORGÂNICA DE ARACRUZ E O REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1220/requerimento_no_021.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1220/requerimento_no_021.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE CUMPRA AS DISPOSIÇÕES DO ARTIGO 55, XXIII DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1221/requerimento_no_022.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1221/requerimento_no_022.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE DESENVOLVIMENTO SOCIAL DE TRABALHO  RELATÓRIO CONSTANDO TODOS OS IMÓVEIS ALUGADOS PELA SEMDS  COM OS RESPECTIVOS VALORES.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1222/requerimento_no_023.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1222/requerimento_no_023.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE (SEMSA),  PARA  ESCLARECIMENTOS SOBRE A ADESÃO AO PROGRAMA NACIONAL DE  MELHORIA DO ACESSO E DA QUALIDADE DE ASSISTÊNCIA NA ATENÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1223/requerimento_no_024.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1223/requerimento_no_024.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS E INFRAESTRUTURA, QUE PRESTE INFORMAÇÃO A RESPEITO DA SITUAÇÃO E ANDAMENTO DAS OBRAS INTEGRANTES AO ORÇAMENTO CIDADÃO APROVADAS PARA OS EXERCÍCIOS DE 2017 E 2018.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1224/requerimento_no_025.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1224/requerimento_no_025.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O SECRETARIO DE OBRAS E INFRAESTRUTURA INFORMAÇÕES  EM RELATÓRIO DETALHADO DE QUAL ESTÁGIO SE ENCONTRA O PROJETO DE CONSTRUÇÃO DA UNIDADE DE SAÚDE DA VILA DO RIACHO.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1296/requerimento_no_26_negado_pelo_presidente.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1296/requerimento_no_26_negado_pelo_presidente.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA DA SR.ª DELVINA PINTO TERRA, PELO FALECIMENTO DE SEU ESPOSO SR. FRANCISCO TERRA ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1540/requerimento_no_027.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1540/requerimento_no_027.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE (SEMSA), PARA PRESTAR ALGUNS RELATÓRIOS SOBRE GASTOS COM INTERNAÇÕES, LISTAGEM DE PACIENTES E CUSTOS INDIVIDUAIS DOS MESMOS EM 2017 E 2018.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1541/requerimento_no_028.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1541/requerimento_no_028.pdf</t>
   </si>
   <si>
     <t>REQUER DO DIRETOR DO SAAE A DOCUMENTAÇÃO DA OBRA DA CONSTRUÇÃO DA REDE DE ABASTECIMENTO E FORNECIMENTO DO RESERVATÓRIO NA LOCALIDADE DE PORTAL DE ARACRUZ (RIO PRETO), SITUADO NO DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1542/requerimento_no_029.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1542/requerimento_no_029.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE (SEMSA), PARA PRESTAR INFORMAÇÕES SOBRE O ENCERRAMENTO DO CONTRATO DE PRESTAÇÃO DE SERVIÇOS DAS AMBULÂNCIAS E COMO FICARÁ A SITUAÇÃO.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1543/requerimento_no_030.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1543/requerimento_no_030.pdf</t>
   </si>
   <si>
     <t>REQUER QUE ENCAMINHE MOÇÃO DE PESAR À FAMÍLIA DE BENJAMIN DA SILVA ROCHA.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1544/requerimento_no_031.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1544/requerimento_no_031.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE CONGRATULAÇÃO A LORENA DA SILVA GUIMARÃES VENCEDORA DO CAMPEONATO BRASILEIRO DE ESPORTES DE CONTATO, NA CATEGORIA MUAY THAI FEMININO.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1602/requerimento_no_032.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1602/requerimento_no_032.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DAS PROVIDENCIAS TOMADAS PELA CONTROLADORIA NOS CONTRATOS REFERENTES AO MANEJO DE DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS, CONSIDERANDO A TRAMITAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO QUE APURA IRREGULARIDADES EM TAIS CONTRATOS.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1603/requerimento_no_033.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1603/requerimento_no_033.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE CONGRATULAÇÃO AO SR. VAGNER SOPRANI JUNIOR VENCEDOR DO CAMPEONATO BRASILEIRO DE ESPORTES DE CONTATO, NA CATEGORIA MUAY THAI MASCULINO.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>Mônica Cordeiro, Dileuza</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1604/requerimento_no_034.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1604/requerimento_no_034.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETÁRIA DE SAÚDE A PRESTAR INFORMAÇÕES A RESPEITO DOS VALORES GLOBAIS DOS CONTRATOS DE PRESTAÇÃO DE SERVIÇOS DE AMBULÂNCIAS CELEBRADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1605/requerimento_no_035.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1605/requerimento_no_035.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETÁRIA DE SAÚDE PARA FAZER O RECOLHIMENTO DE UM APARELHO AUTO CLAVE QUE SE ENCONTRA ABANDONADO E JOGADO AO TEMPO NA UNIDADE DE SAÚDE DE VILA DO RIACHO.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1606/requerimento_no_036.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1606/requerimento_no_036.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE EDUCAÇÃO PARA PRESTAR INFORMAÇÕES SOBRE RELATÓRIO DOS BENS PATRIMONIAIS E LOCAIS DE ONDE ESTÃO ESSES BENS, UMA VEZ QUE OS MESMOS FORAM RETIRADOS DA ESCOLA PLURIDOCENTE MAR AZUL.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1607/requerimento_no_037.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1607/requerimento_no_037.pdf</t>
   </si>
   <si>
     <t>REQUER INSERÇÃO EM ATA DE VOTO DE CONGRATULAÇÃO AO ATLETA THIAGO BATISTA DE ARAÚJO, QUE SE SAGROU BICAMPEÃO NO CAMPEONATO BRASILEIRO DE ESPORTE DE CONTATO NA MODALIDADE SEMI-CONTACT.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1608/requerimento_no_038.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1608/requerimento_no_038.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA DO SR. JOSÉ CARLOS VITAL DANIEL, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1609/requerimento_no_039.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1609/requerimento_no_039.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA DA SRª. DALMOLINA MARIA REALI PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1751/requerimento_no_040.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1751/requerimento_no_040.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE ALVARÁ DA VIGILÂNCIA SANITÁRIA EMITIDO PELA PMA PARA A EMPRESA S/A GESTÃO DE SERVIÇOS ESPECIALIZADOS.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1752/requerimento_no_041.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1752/requerimento_no_041.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE TRANSPORTE INFORMAÇÕES SOBRE DEPÓSITO DE LIXO E OU RESÍDUOS NAS DEPENDÊNCIAS DA FÁBRICA DE MANILHAS E EM CASO POSITIVO SE TEM AS LICENÇAS AMBIENTAIS.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1753/requerimento_no_042.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1753/requerimento_no_042.pdf</t>
   </si>
   <si>
     <t>REQUER INSERÇÃO EM ATA DE VOTO DE CONGRATULAÇÃO A SRA. ROSANA PESSOTTI MARASTONI, QUE REPRESENTOU O ESTADO NA “MISSÃO PEDAGÓGICA NO PARLAMENTO” EM 2016, COM O OBJETIVO DE OFERECER O AOS EDUCADORES FORMAÇÃO EM EDUCAÇÃO DEMOCRÁTICA.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1754/requerimento_no_043.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1754/requerimento_no_043.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DOS VALORES RECEBIDOS MENSALMENTE DESDE JANEIRO 2017, PROVENIENTES DE ROYALTIES DE PETRÓLEO E RELATÓRIO DE DESPESAS MENSAIS PAGAS, CONSTANDO OS NOMES DOS BENEFICIÁRIOS DAS DESPESAS.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1755/requerimento_no_044.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1755/requerimento_no_044.pdf</t>
   </si>
   <si>
     <t>REQUER INSERÇÃO EM ATA DE VOTO DE CONGRATULAÇÃO A SR. RONIVALDO DE JESUS FERREIRA, QUE REPRESENTOU O ESTADO NA “MISSÃO PEDAGÓGICA NO PARLAMENTO” EM 2018, COM O OBJETIVO DE OFERECER O AOS EDUCADORES FORMAÇÃO EM EDUCAÇÃO DEMOCRÁTICA.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>Alcântaro Filho, Alexandre Manhães, Carlinho do Josiel, Celson da Farmácia, Dileuza, Fabio Netto, Lula, Marcelo Nena, Mônica Cordeiro, Toni Loureiro</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1756/requerimento_no_045.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1756/requerimento_no_045.pdf</t>
   </si>
   <si>
     <t>REQUER MEDIDAS CABÍVEIS EM RELAÇÃO A SECRETÁRIA DE SAÚDE, NOS TERMOS DO ART. 23, § 2° DA LEI ORGÂNICA E DO ART. 107, § 3° DO REGIMENTO INTERNO, HAJA VISTA NÃO ATENDIMENTO DO REQUERIMENTO NO PRAZO DE LEI.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1757/requerimento_no_046.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1757/requerimento_no_046.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A SECRETÁRIA DE SAÚDE SOBRE AS SOBRE DESPESAS FINANCEIRAS COM A REALIZAÇÃO DO MUTIRÃO DA SAÚDE, REALIZADO NOS DIAS 14, 15 E 16/06/2018.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1758/requerimento_no_047.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1758/requerimento_no_047.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO SECRETARIO DE ADMINISTRAÇÃO PARA ESCLARECER RESULTADOS APÓS A EDIÇÃO DO DECRETO MUNICIPAL N° 33.179, DE 25/08/2017, QUE DISPÔS SOBRE MEDIDAS VISANDO MANTER O EQUILÍBRIO ORÇAMENTÁRIO MUNICIPAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1759/requerimento_no_048.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1759/requerimento_no_048.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE EDUCAÇÃO PARA PRESTAR INFORMAÇÕES SOBRE A SITUAÇÃO DO TRANSPORTE ESCOLAR DOS ALUNOS DA ESCOLA MUNICIPAL INDÍGENA EMEF “DORVELINA COUTINHO”, DA RESERVA INDÍGENA DE COMBOIOS.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1838/requerimento_no_049.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1838/requerimento_no_049.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE TRANSPORTE, INFORMAÇÕES SOBRE OS CUSTOS DAS OPERAÇÕES TAPA BURACOS REALIZADAS PELO MUNICÍPIO DE JANEIRO/2016 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1839/requerimento_no_050.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1839/requerimento_no_050.pdf</t>
   </si>
   <si>
     <t>REQUER O PRESIDENTE DO CIM POLINORTE (CONSÓRCIO PÚBLICO DA REGIÃO POLINORTE) INFORMAÇÕES SOBRE O CONTRATO DE CREDENCIAMENTO ENTRE CIM POLINORTE E O CREDENCIAMENTO.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1840/requerimento_no_051.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1840/requerimento_no_051.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO DE DESENVOLVIMENTO ECONÔMICO, COPIA DE TODO O PROCESSO REFERENTE AO EMPREENDIMENTO CARTA FABRIL.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1841/requerimento_no_052.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1841/requerimento_no_052.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE AGRICULTURA CÓPIA DOS PROCESSOS DE PROPRIETÁRIOS RURAIS QUE REQUERERAM HORAS DE MAQUINAS, QUAIS FORAM ATENDIDOS, AS PENDENCIAS EXISTENTES E RELATÓRIO DE EXECUÇÃO DOS SERVIÇOS DE TODAS AS MAQUINAS DESDE JANEIRO DE 2016.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1842/requerimento_no_053.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1842/requerimento_no_053.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETÁRIA DE SAÚDE INFORMAÇÕES SOBRE O NUMERO DE VAGAS QUE FORAM DISPONIBILIZADAS PARA O MUNICÍPIO DE ARACRUZ NO MUTIRÃO JÁ REALIZADO E QUAL O NÚMERO DE VAGAS QUE SERÃO DISPONIBILIZADAS NO MUTIRÃO QUE SERÁ LANÇADO NO DIA 26 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1843/requerimento_no_054.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1843/requerimento_no_054.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE ADMINISTRAÇÃO CÓPIA DOS CONTRATOS CELEBRADOS COM AS EMPRESAS QUE REALIZAM SERVIÇOS DE VIDEOMONITORAMENTO BEM COMO CONTRATO DE MANUTENÇÃO DAS CÂMERAS.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1844/requerimento_no_055.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1844/requerimento_no_055.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE FINANÇAS QUE INFORME QUAIS EMPRESAS AQUI SEDIADAS RECOLHEM MENSALMENTE MAIS DE CINQUENTA MIL REAIS DE IMPOSTO SOBRE SERVIÇOS E OS VALORES RECOLHIDOS DESDE 2014.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1845/requerimento_no_056.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1845/requerimento_no_056.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE INFRAESTRUTURA QUE FORNEÇA CÓPIAS DO PROCESSO RELACIONADOS A CONTRATAÇÃO DAS EMPRESAS TRAC VEL E G C NUNES DESDE 2016, E CÓPIA DOS PAGAMENTOS PARA ESSAS NESSE PERÍODO, REQUER AINDA CÓPIA DO CONTATO FIRMADO COM A EMPRESA AUDATEX.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1944/requeriemnto_no_057.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1944/requeriemnto_no_057.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA OLIVEIRA DA SILVA, PELO FALECIMENTO DA SRA. DULCINÉIA OLIVEIRA DA SILVA.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1945/requeriemnto_no_058.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1945/requeriemnto_no_058.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA CORDEIRO, PELO FALECIMENTO DO SR. OTÁVIO AUGUSTINHO CORDEIRO.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1946/requeriemnto_no_059.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1946/requeriemnto_no_059.pdf</t>
   </si>
   <si>
     <t>REQUER DO DIRETOR DO SAAE AS CÓPIAS DO PROCESSO ADMINISTRATIVO QUE CONSTEM ORDENS DE SERVIÇOS, PAGAMENTOS E INDICAÇÃO DOS RECURSOS DAS OBRAS/SERVIÇOS DO TODOS DO PROCESSO 174/2017.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1947/requeriemnto_no_060.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1947/requeriemnto_no_060.pdf</t>
   </si>
   <si>
     <t>REQUER DO DIRETOR DO SAAE AS CÓPIAS DO PROCESSO ADMINISTRATIVO QUE CONSTEM ORDENS DE SERVIÇOS, PAGAMENTOS E INDICAÇÃO DOS RECURSOS DAS OBRAS/SERVIÇOS DO TODOS DO PROCESSO 183/2017.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>Adeir do Gás, Alcântaro Filho, Alexandre Manhães, Beto Negreiro, Bibi Rossato, Carlinho do Josiel, Carlito Candin, Celson da Farmácia, Dileuza, Fabio Netto, Lula, Marcelo Nena, Mônica Cordeiro, Paulo Flávio, Romildo Broetto, Ronivaldo, Toni Loureiro</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1948/requeriemnto_no_061.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1948/requeriemnto_no_061.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, A REALIZAÇÃO DE AUDIÊNCIA PUBLICA PARA DISCUTIR SEGURANÇA PÚBLICA NO MUNICÍPIO DE ARACRUZ NO DIA 23 DE AGOSTO DE 2018 AS 9 HORAS.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1949/requerimento_no_062.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1949/requerimento_no_062.pdf</t>
   </si>
   <si>
     <t>REQUER INSERÇÃO EM ATA DE VOTO DE CONGRATULAÇÃO AO ATLETA RAYSSANDER MATTOS VIEIRA, QUE SE SAGROU CAMPEÃO DE FISICULTURISMO EM SUA MODALIDADE.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1950/requerimento_no_063.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1950/requerimento_no_063.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE GOVERNO MUNICIPAL, INFORMAÇÕES SOBRE O REPASSE AO PROJETO BETÂNIA PREVISTO NA LEI ORÇAMENTARIA 2018, SE FOI CUMPRIDO OU SE EM CASO NEGATIVO APRESENTAR JUSTIFICATIVAS PARA O NÃO CUMPRIMENTO.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1951/requerimento_no_064.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1951/requerimento_no_064.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA MUNICIPAL DE SAÚDE (SEMSA), CÓPIA DO PLANO MUNICIPAL DE SAÚDE EM VIGOR, DA PROGRAMAÇÃO ANUAL DE SAÚDE EM EXECUÇÃO E PARA EXERCÍCIO DE 2019, TAMBÉM REQUER CÓPIA DA DIVULGAÇÃO DA REFERIDA PROGRAMAÇÃO PARA EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1952/requerimento_no_065.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1952/requerimento_no_065.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE ADMINISTRAÇÃO E RH, INFORMAÇÕES DE QUAIS MEDIDAS O EXECUTIVO TEM ADOTADO PARA REGULARIZAR A SITUAÇÃO DOS SERVIDORES QUE TEM VENCIMENTOS INFERIORES AO SALARIO MÍNIMO.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1953/requerimento_no_066.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1953/requerimento_no_066.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE OBRAS E INFRAESTRUTURA, INFORMAÇÕES SE HOUVE CONCLUSÃO DA OBRA NA AV. GUAXINDIBA, EM CASO NEGATIVO EXPLICITAR O QUE FALTA PARA O TERMINO DA REFERIDA OBRA.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1954/requerimento_no_067.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1954/requerimento_no_067.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE MEIO AMBIENTE INFORMAÇÕES ACERCA DO CRONOGRAMA DE AÇÕES IMPOSTAS NO T.C.A.U  CELEBRADO ENTRE O MINISTÉRIO PUBLICO DO ESTADO ESPIRITO SANTO; MUNICÍPIO DE ARACRUZ E ASSOCIAÇÃO DE EMPRESÁRIOS DO CENTRO EMPRESARIAL DO BAIRRO BELA VISTA EM ARACRUZ-ES.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1955/requerimento_no_068.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1955/requerimento_no_068.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE FINANÇAS, INFORMAÇÕES SOBRE OS GASTOS COM A FOLHA DE PAGAMENTO DE TODOS OS SERVIDORES MUNICIPAIS E QUANTO FOI REMANEJADO DE CADA SECRETARIA PARA ATENDER OUTRAS NO COMPLEMENTO DE PAGAMENTO.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1956/requerimento_no_069.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1956/requerimento_no_069.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO ESTADUAL DE AGRICULTURA, INFORMAÇÕES DO QUANTITATIVO DE BOVINOS QUE FORAM GUIADOS DO MUNICÍPIO DE ARACRUZ PARA O FRIGORIFICO/ABATEDOURO NA CIDADE DE FUNDÃO DESDE JANEIRO DE 2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2240/requerimento_no_070.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2240/requerimento_no_070.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE TRANSPORTE E SERVIÇOS URBANOS, CÓPIA DA DOCUMENTAÇÃO REFERENTE AO CONTRATO DA EMPRESA PRESTADORA DOS SERVIÇOS DE PLACAS DE IDENTIFICAÇÃO DE LOGRADOUROS PÚBLICOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2242/requerimento_no_071.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2242/requerimento_no_071.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE ADMINISTRAÇÃO E RECURSOS HUMANOS INFORMAÇÕES SOBRE O QUANTITATIVO DE CARGOS COMISSIONADOS NA ESTRUTURA DA ADMINISTRAÇÃO DE 31/12/2016 E ATUAL, E QUAIS CARGOS COMISSIONADOS FORAM EXTINTOS A PARTIR DE 01/01/2017.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2244/requerimento_no_072.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2244/requerimento_no_072.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE FINANÇAS INFORMAÇÕES SE O MUNICÍPIO INTERPÔS O RECURSO CABÍVEL QUANTO AO ÍNDICE QUE SERÁ REPASSADO REFERENTE AO ICMS DO EXERCÍCIO FINANCEIRO VINDOURO, EM CASO NEGATIVO JUSTIFICAR O MOTIVO PELO QUAL NÃO FOI INTERPOSTO O REFERIDO RECURSO.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2249/requerimento_no_073.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2249/requerimento_no_073.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE MEIO AMBIENTE, CÓPIAS INTEGRAIS DOS PROCESSOS REFERENTES AOS LOTEAMENTOS ENSEADA VILLE E RIVIERA PARK, AMBOS LOCALIZADOS EM SANTA CRUZ, COMPREENDENDO AUTORIZAÇÃO DOS REFERIDOS LOTEAMENTOS, LICENÇAS AMBIENTAIS, VIABILIDADE HÍDRICA, CONDICIONANTES E DEMAIS ATOS CONCERNENTES AOS MESMOS.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2251/requerimento_no_074.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2251/requerimento_no_074.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE TRANSPORTE E SERVIÇOS URBANOS, CÓPIA INTEGRAL DO PROCESSO DE AQUISIÇÃO DE PLACAS DE IDENTIFICAÇÃO DE LOGRADOUROS PÚBLICOS E TÚMULOS E DECLARAÇÃO DO FISCAL DO CONTRATO DE QUE OS MATERIAIS ENTREGUES CORRESPONDEM AO QUE FORA CONTRATADO.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2253/requerimento_no_075.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2253/requerimento_no_075.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE CONGRATULAÇÃO A CLENIR SANI AVANZA, PELO ESFORÇO EMPREGADO PARA A REALIZAÇÃO DO 6º CONGRESSO MÉDICO JURÍDICO.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2337/requerimento_no_076.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2337/requerimento_no_076.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA DA SRª. VALDICÉIA DOS SANTOS FLORÊNCIO PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2338/requerimento_no_077.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2338/requerimento_no_077.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA DA SRª. JOSEFA DOS SANTOS PEREIRA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2339/requerimento_no_078.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2339/requerimento_no_078.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA DO SR. SILVINO LOPES PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2340/requerimento_no_079.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2340/requerimento_no_079.pdf</t>
   </si>
   <si>
     <t>REQUER INSERÇÃO EM ATA DE VOTO DE CONGRATULAÇÃO PARA OS POLICIAIS MILITARES EM DECORRÊNCIA DOS EXCELENTES SERVIÇOS PRESTADOS AO DISTRITO DE JACUPEMBA NO COMBATE AO TRAFICO E NA APREENSÃO DE ARMAS E DROGAS.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2341/requerimento_no_080.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2341/requerimento_no_080.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE HABITAÇÃO E DEFESA CIVIL, INFORME SE HOUVE A REABERTURA DAS INSCRIÇÕES DAS CASAS DO PROGRAMA “MINHA CASA, MINHA VIDA” EM BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2342/requerimento_no_081.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2342/requerimento_no_081.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE MEIO AMBIENTE, COPIA INTEGRAL DO LICENCIAMENTO DA EMPRESA S.A SERVIÇOS DE LIMPEZA E SOLUÇÕES AMBIENTAIS EIRELI.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE FINANÇAS INFORMAÇÕES SOBRE OS MOTIVOS PELOS QUAIS SE ENCONTRA BLOQUEADO JUNTO A CAIXA ECONÔMICA FEDERAL UM VALOR REFERENTE A CONTRATOS DE REPASSE PARA IMPLANTAÇÃO DE DRENAGEM E PAVIMENTAÇÃO DE RUAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2344/requerimento_no_083.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2344/requerimento_no_083.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE OBRAS E INFRAESTRUTURA, CÓPIA DO CONTRATO CELEBRADO COM A EMPRESA DAN ENGENHARIA, RELAÇÃO DE TODOS OS PROJETOS EXECUTADOS, CÓPIA DA PROPOSTA PARA EXECUÇÃO DO SERVIÇO E INFORMAR SE EXISTEM VALORES ADICIONAIS REFERENTES AOS PROJETOS EXECUTADOS ALÉM DO PROPOSTO.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2382/requerimento_no_084.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2382/requerimento_no_084.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETÁRIA MUNICIPAL DE SAÚDE INFORMAÇÕES SOBRE AS CAMPANHAS DE VACINAÇÃO, SOBRE OS EXAMES OFTALMOLÓGICOS, MAMÓGRAFOS E PREVENTIVOS QUE FORAM FEITOS NESTE ANO E QUANTAS PESSOAS AINDA AGUARDAM ESSES RESPECTIVOS EXAMES.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2392/requerimento_no_085.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2392/requerimento_no_085.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO SECRETÁRIO DE FINANÇAS SE HOUVE INTERPOSIÇÃO DE RECURSOS REFERENTE A NOTIFICAÇÃO ELETRÔNICA DO TCEES.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2393/requerimento_no_086.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2393/requerimento_no_086.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE HABITAÇÃO E DEFESA CIVIL, RELAÇÃO DOS SERVIDORES MUNICIPAIS QUE HABITAM NAS CASAS NO BAIRRO POR DO SOL, RELATÓRIO DE INSPEÇÃO, CÓPIA DE TODOS OS DECRETOS DE DOAÇÃO OU PERMISSÃO DE USO DAS CASAS, ONDE CONSTE O NOME DO BENEFICIÁRIO.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2394/requerimento_no_087.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2394/requerimento_no_087.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA DO JOVEM GABRIEL SEPULCHRO DE SOUZA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2450/requerimento_no_088.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2450/requerimento_no_088.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO DE ADMINISTRAÇÃO E RECURSOS HUMANOS QUE ENCAMINHE A ESTA CASA O PROJETO DE LICITAÇÃO DAS PRAÇAS DIGITAIS, SE NÃO HÁ PROCESSO LICITATÓRIO QUAL FOI O PROCEDIMENTO ADOTADO PARA CONTRATAÇÃO DO DITO SERVIÇO.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2451/requerimento_no_089.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2451/requerimento_no_089.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE CONGRATULAÇÃO A EMPRESA FIBRIA CELULOSE S/A, PELOS 40 ANOS DE HISTÓRIA, BEM COMO SUA IMPORTÂNCIA NO DESENVOLVIMENTO DO MUNICÍPIO DE ARACRUZ E TODA REGIÃO.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2452/requerimento_no_090.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2452/requerimento_no_090.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARACRUZ, QUE ENCAMINHE VOTO DE PESAR À FAMÍLIA DO Sª. MARLENE DE ANGELI MONTEIRO, PELO FALECIMENTO DE SEU ESPOSO SR. RUBENS MONTEIRO.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2453/requerimento_no_091.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2453/requerimento_no_091.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE TRANSPORTE E SERVIÇOS URBANOS, ORDENS DE FORNECIMENTOS REFERENTES AO PROCESSO Nº 8693/2015 E DECLARAÇÃO DO FISCAL DO CONTRATO OU DA COMISSÃO.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2454/requerimento_no_092.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2454/requerimento_no_092.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUANTO FOI APLICADO NA ÁREA DE EDUCAÇÃO DESDE JANEIRO DE 2016 ATÉ A PRESENTE DATA, DOS VALORES APLICADOS QUANTO REPRESENTA OS RECURSOS PROVENIENTES DE ROYALTIES E PARTICIPAÇÕES ESPECIAIS ORIUNDOS DA EXTRAÇÃO DE PETRÓLEO E GÁS.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2455/requerimento_no_093.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2455/requerimento_no_093.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO MUNICIPAL DE FINANÇAS, QUE INFORME O CUSTO DA PALESTRA “DESAFIOS EM COMBATE A CORRUPÇÃO”, OS VALORES GASTOS COM HOSPEDAGENS, CONTRATAÇÃO DO LOCAL E ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2456/requerimento_no_094.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2456/requerimento_no_094.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO MUNICIPAL DE FINANÇAS, QUE INFORME OS VALORES DAS DESPESAS COM SERVIDORES EFETIVOS E COMISSIONADOS DESDE JANEIRO DE 2017 A AGOSTO DE 2018 E OS VALORES ARRECADADOS NO MUNICÍPIO DE JANEIRO DE 2017 A DEZEMBRO DE 2017, E DE JANEIRO A AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2504/requerimento_no_095.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2504/requerimento_no_095.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO MUNICIPAL DE GOVERNO, QUE INFORME SE O MUNICÍPIO ARCOU COM ALGUM CUSTO REFERENTE PALESTRA “DESAFIOS EM COMBATE À CORRUPÇÃO”, OCORRIDA NO DIA 28/09/2018 NO CERIMONIAL SANTA JOANA EM CASO POSITIVO FORNECER CÓPIAS DOS EMPENHOS.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2505/requerimento_no_096.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2505/requerimento_no_096.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA MUNICIPAL DE EDUCAÇÃO QUE INFORME O MOTIVO PELO QUAL O MUNICÍPIO NÃO APLICOU O PERCENTUAL MÍNIMO DE 25% DA RECEITA NA MANUTENÇÃO E DESENVOLVIMENTO DE ENSINO, MAS SOMENTE 23,83%.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2506/requerimento_no_097.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2506/requerimento_no_097.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETÁRIO MUNICIPAL DE FINANÇAS INFORMAÇÃO DE QUANTO O MUNICÍPIO ARRECADOU DE IMPOSTO SOBRE SERVIÇO (ISS) A PARTIR DE JANEIRO DE 2015, E TAMBÉM COMO É REALIZADA A FISCALIZAÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2507/requerimento_no_098.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2507/requerimento_no_098.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A ORDEM CRONOLÓGICA DAS INDICAÇÕES E OFÍCIOS ENCAMINHADOS PELOS VEREADORES AO EXECUTIVO SOLICITANDO A MANUTENÇÃO DAS PRAÇAS E LIMPEZA PÚBLICA.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2457/requerimento_no_099.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2457/requerimento_no_099.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO MUNICIPAL DE FINANÇAS, QUE COMPLETE AS INFORMAÇÕES PRESTADAS A ESSE VEREADOR, CONSIDERANDO A FALTA DE CLAREZA ACERCA DAS INFORMAÇÕES SOLICITADAS NO OFICIO Nº 085/2018.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2458/requerimento_no_100.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2458/requerimento_no_100.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO E RECURSOS HUMANOS, CÓPIA DO PROCEDIMENTO LICITATÓRIO PARA A CONTRATAÇÃO DOS SERVIÇOS REFERENTES AO “CERCO DIGITAL”, INCLUSIVE DO CONTRATO E DOS PROJETOS REFERENTES AOS REFERIDOS SERVIÇOS.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2459/requerimento_no_101.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2459/requerimento_no_101.pdf</t>
   </si>
   <si>
     <t>REQUER O IPASMA – INSTITUTO DE PREVIDÊNCIA E ASSISTÊNCIA AOS SERVIDORES DO MUNICÍPIO DE ARACRUZ, QUE INFORME AS DATAS DOS DEPÓSITOS DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS POR PARTE DA ADMINISTRAÇÃO MUNICIPAL, DESDE JANEIRO DE 2017, INCLUSIVE COM O EXTRATO BANCÁRIOS.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2461/novo_documento_2018-10-15_18.27.53_20181015182824.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2461/novo_documento_2018-10-15_18.27.53_20181015182824.pdf</t>
   </si>
   <si>
     <t>Requer a convocação da Secretária Municipal de Saúde, Sra. CLENIR SANI AVANZA, para comparecimento nesta Câmara Municipal a fim de prestar esclarecimentos sobre a alteração do horário de funcionamento das unidade de saúde; a quantidade de médicos, clínica geral e especialidades, existentes no município; e, a realização de novo processo seletivo</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2462/requerimento_balneabilidade.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2462/requerimento_balneabilidade.pdf</t>
   </si>
   <si>
     <t>Quais as medidas adotadas para identificar as praias e lagoas do Município de Aracruz onde há condições de balneabilidade, considerando a proximidade do verão e a grande procura por esses locais por munícipes e turistas.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2463/requerimento_prestacao_de_contas_saude.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2463/requerimento_prestacao_de_contas_saude.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre:_x000D_
 1)	Todas as contratações realizadas para aquisições de materiais e prestações de serviços de 01.01.2017 até a presente data;_x000D_
 2)	Pagamentos realizados desde 01.01.2017 até a presente data;_x000D_
 3)	Aprovação das contas da Secretaria Municipal de Saúde pelo Conselho Municipal de Saúde referentes ao exercício de 2017 e parciais do exercício de 2018</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2464/requerimento_prestacao_de_contas_educacao.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2464/requerimento_prestacao_de_contas_educacao.pdf</t>
   </si>
   <si>
     <t>Solicita informações referente a:_x000D_
 1) Todas as contratações realizadas para aquisições de materiais e prestações de serviços de 01.01.2017 até a presente data;_x000D_
 2)	Pagamentos realizados desde 01.01.2017 até a presente data;_x000D_
 3)	Aprovação das contas da Secretaria Municipal de Educação pelos Conselhos ligados à Secretaria Municipal de Educação referentes ao exercício de 2017 e parciais do exercício de 2018.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2465/requerimento_prestacao_de_contas_turismo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2465/requerimento_prestacao_de_contas_turismo.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre:_x000D_
 1)	Ações desenvolvidas pela Secretaria Municipal de Turismo a partir de 01.01.2017 até a presente data;_x000D_
 2)	Todas as contratações realizadas para aquisições de materiais e prestações de serviços, inclusive shows, de 01.01.2017 até a presente data;_x000D_
 3)	Pagamentos realizados desde 01.01.2017 até a presente data;</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2467/mocao_de_pesar_sr._antonio_godoi.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2467/mocao_de_pesar_sr._antonio_godoi.pdf</t>
   </si>
   <si>
     <t>Moção de pesar do Sr. Antônio Godói de Castro.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2510/mocao_de_pesar__-_mae_de_aimozi.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2510/mocao_de_pesar__-_mae_de_aimozi.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente da Câmara Municipal de Aracruz, que encaminhe Voto de Pesar à família da Srº Aimozi Vieira Matos, pelo falecimento de sua mãe, Srª Lídia Vieira de Matos</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2509/requerimento_saude_-_hemodialise.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2509/requerimento_saude_-_hemodialise.pdf</t>
   </si>
   <si>
     <t>Requer que a Secretária de Saúde preste relatório contendo a atual situação de construção do centro de hemodiálise no município, nomes dos pacientes, local onde fazem atualmente e previsão da quantidade de pacientes que serão atendidos aqui e quantos turnos serão realizados.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2508/requerimento_semds_-_costureiras.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2508/requerimento_semds_-_costureiras.pdf</t>
   </si>
   <si>
     <t>Requer que a Secretária de Desenvolvimento Social esclareça quais os motivos de extinção do cargo de costureira da prefeitura, qual será o direcionamento dado às servidoras efetivas que ocupam essa função e quais as medidas da para sanar o problema.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2512/mocao_de_pesar_do_sr._joao_damascenobidu_do_iraja.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2512/mocao_de_pesar_do_sr._joao_damascenobidu_do_iraja.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário da Presente vem através deste e em consonância com o que determina o artigo 105, II do Regimento Interno desta Augusta Casa de Leis, Requerer de V. Exa, que encaminhe à família do Sr, João Damasceno de Paula Coutinho, votos de pesar pelo seu falecimento.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2513/requerimento_joao_coutinho_2.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2513/requerimento_joao_coutinho_2.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara Municipal de Aracruz, que encaminhe voto de pesar à família da Srª. Alaíde Silva Coutinho, pelo falecimento de seu esposo Sr. João Damasceno de Paula Coutinho.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2520/requerimento_concurso.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2520/requerimento_concurso.pdf</t>
   </si>
   <si>
     <t>Requer cópia do processo administrativo n.º 11.330/2018.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2521/voto_de_pesar_jose_de_alvarenga_lemos.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2521/voto_de_pesar_jose_de_alvarenga_lemos.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do Senhor JOSÉ DE ALVARENGA LEMOS, ocorrido no dia 24 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2522/voto_de_pesar_jose_pereira_batista.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2522/voto_de_pesar_jose_pereira_batista.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar  pelo falecimento do Senhor JOSÉ PEREIRA BATISTA, ocorrido no dia 28 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2526/requerimento_divaldo_crevelin_conselho_do_petro_lOimRmR.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2526/requerimento_divaldo_crevelin_conselho_do_petro_lOimRmR.pdf</t>
   </si>
   <si>
     <t>Requeiro que oficie o Sr. Divaldo Crevelin, Secretário de Desenvolvimento Econômico e Presidente do Conselho Municipal de Petróleo e Gás de Aracruz/ES para prestar os esclarecimentos ao gabinete desta vereadora sobre os Planos de Aplicação dos recursos dos Royalties do Petróleo e Gás.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2539/requerimento_convocacao_secretarios_para_orcamento_2019.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2539/requerimento_convocacao_secretarios_para_orcamento_2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO CONVOCAÇÃO SECRETÁRIOS PARA ORÇAMENTO 2019</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2540/requerimento_setrans_bocas__de_lobo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2540/requerimento_setrans_bocas__de_lobo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SETRANS BOCAS  DE LOBO</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2541/requerimento_setrans_e_turismo_shows_maiara_e_m_QK2ljwW.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2541/requerimento_setrans_e_turismo_shows_maiara_e_m_QK2ljwW.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SETRANS E TURISMO SHOWS MAIARA E MARAISA E OUTROS</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2542/requerimento_setrans_area_de_barra_do_sahy_shows.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2542/requerimento_setrans_area_de_barra_do_sahy_shows.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SETRANS ÁREA DE BARRA DO SAHY SHOWS</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2550/requerimento_providencias_cpi.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2550/requerimento_providencias_cpi.docx</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência que solicite ao Executivo Municipal, através do Secretário Municipal de Transportes e Serviços Urbanos, no prazo estabelecido no art. 23, § 3º da Lei Orgânica Municipal que informe a este vereador quais medidas foram adotadas para a devida implantação do sistema de coleta seletiva de resíduos sólidos no Município de Aracruz</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2551/requerimento_providencias_cpi_fiscais.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2551/requerimento_providencias_cpi_fiscais.docx</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência que solicite ao Executivo Municipal, através do Secretário Municipal de Transportes e Serviços Urbanos, no prazo estabelecido no art. 23, § 3º da Lei Orgânica Municipal que informe a este vereador quais medidas foram adotadas para  sanar a falta de fiscalização relativa ao contrato de manejo de resíduos sólidos e limpeza urbano do Município.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2552/requerimento_providencias_cpi_licitacao.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2552/requerimento_providencias_cpi_licitacao.docx</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência que solicite ao Executivo Municipal, através do Secretário Municipal de Transportes e Serviços Urbanos, no prazo estabelecido no art. 23, § 3º da Lei Orgânica Municipal que informe a este vereador o andamento do processo licitatório para a contratação dos serviços de manejo de resíduos sólidos e limpeza urbana do Município, inclusive fornecendo cópia do processo licitatório a partir do último edital publicado, inclusive dos recursos interpostos e respostas proferidas, informando ainda o motivo pelo qual a licitação se encontra paralisada.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2553/requerimento_providencias_cpi__orgaos.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2553/requerimento_providencias_cpi__orgaos.docx</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência que solicite aos órgãos supracitados informações sobre quais ações foram adotadas em razão do Relatório Final da CPI aos mesmos enviados.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2554/requerimento_tacs.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2554/requerimento_tacs.docx</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência que solicite ao Ministério Público do Estado do Espírito Santo, por intermédio da Promotoria de Justiça da Comarca de Aracruz, que nos forneça cópias de todos os TAC’S – Termos de Ajustamento de Conduta celebrados com o Poder Executivo Municipal (administração direta e indireta) desde 2013 até a presente data.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2559/requerimento_comissao_financas.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2559/requerimento_comissao_financas.pdf</t>
   </si>
   <si>
     <t>Solicita à Comissão de Economia, Finanças, Fiscalização e Tomada de Contas desta Casa de Leis que informe  o cumprimento por parte do Executivo Municipal dos seguintes requisitos legais,  referentes ao Projeto de Lei 051/2018:_x000D_
 _x000D_
 1)	 Art. 165, § 6º da Constituição Federal;_x000D_
 2)	 Inciso II do art. 5º da Lei Complementar 101/2000;_x000D_
 3)	Art. 20 da Lei Municipal 4.007/2015;_x000D_
 4)	Art. 10 da Lei Municipal 3.967/15.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2560/requerimento_reforma_administrativa.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2560/requerimento_reforma_administrativa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, através do Secretário Municipal de Administração e Recursos Humanos, no prazo estabelecido no art. 55, inc. XXII, com as advertências do artigo 53, I, II e III, ambos da Lei Orgânica Municipal, que informe se:_x000D_
 _x000D_
 1) Há possibilidade de se efetuar uma reforma administrativa, com o consequente enxugamento da máquina pública, como forma de oportunizar recursos para as secretarias?;_x000D_
 _x000D_
 2) Havendo estudo viabilidade, quantos cargos comissionados podem ser extintos por Secretaria?;_x000D_
 _x000D_
 3) Qual o tempo necessário para se proceder a essa reforma?.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2561/requerimento_informacoes_diversas.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2561/requerimento_informacoes_diversas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, no prazo estabelecido no art. 55, inc. XXII, com as advertências do artigo 53, I, II e III, ambos da Lei Orgânica Municipal, que informe:_x000D_
 _x000D_
 1)	 O valor mensal da folha de pagamento referente aos cargos comissionados, desde a competência 01/2017 até 10/2018;_x000D_
 2)	O valor mensal de horas extras pagas desde a competência 01/2017 até 10/2018;_x000D_
 3)	 O valor mensal de gratificações por Secretaria (com a devida nomenclatura), pago desde a competência 01/2017 até 10/2018;_x000D_
 4)	 O valor de produtividade pago às fiscalizações, separado por Secretaria, desde a competência 01/2017 até 10/2018;_x000D_
 5)	 O valor de produtividade pago aos procuradores, desde a competência 01/2017 até 10/2018; _x000D_
 6)	O valor de gratificações pago às Juntas de Impugnação Fiscal e de Recursos Fiscais da Secretaria de Finanças desde a competência 01/2017 até 10/2018; _x000D_
 7)	 O valor pago em aluguéis de imóveis, mensalmente, desde a competência 01/2017 até 10/2018; _x000D_
 8)	O valor pago mensalmente por linha de celular, com os devidos usuários, desde a competência 01/2017 até 10/2018;_x000D_
 9)	  O gasto mensal de combustíveis por Secretaria, desde a competência 01/2017 até 10/2018;</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2562/requerimento_emprestimo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2562/requerimento_emprestimo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, através do Secretário Municipal de Finanças ou outra Unidade Gestora que porventura seja responsável, no prazo estabelecido no art. 55, inc. XXII, com as advertências do artigo 53, I, II e III, ambos da Lei Orgânica Municipal, que informe sobre:_x000D_
 _x000D_
 1)	O cumprimento do art. 32 da LRF para a realização da operação de crédito, inclusive com cópia dos pareceres técnico e jurídico demonstrando a relação custo-benefício, o interesse econômico e social da operação; _x000D_
 2)	O prazo da contratação e o prazo de carência, início dos pagamentos e o prazo de amortização da dívida; _x000D_
 3)	Se há juros de carência e a taxa;_x000D_
 4)	Quais as taxas de juros aplicadas no contrato e como elas incidirão, inclusive de juros moratórios, se houver; _x000D_
 5)	Qual o percentual de Comissão de Estruturação, se houver; _x000D_
 _x000D_
 _x000D_
 6)	Como será o desembolso da operação e se haverá atualização monetária para o mesmo; _x000D_
 7)	Qual a receita Municipal que ficará vinculada ao pagamento da dívida em caso de inadimplemento ou vencimento antecipado da mesma e qual a posição da Controladoria Municipal e da Procuradoria no que diz respeito á vinculação, se houver; _x000D_
 8)	Haverá hipóteses de suspensão de desembolso? Se houver quais são elas e quais os prejuízos que acarretará para o Município, considerando que possivelmente o contrato trará cláusula de juros e multas;_x000D_
 9)	Qual o valor estimado a ser pago mensalmente, após a carência, como amortização da dívida;</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2564/requerimento_comissao_procuradoria.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2564/requerimento_comissao_procuradoria.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente que solicite à Procuradoria da Câmara  que se manifeste sobre “a legalidade do Município dar como garantia de empréstimos  receitas futuras de impostos, sobretudo as oriundas de Fundo de Participação dos Municípios e quais os riscos financeiros que tal ato ocasionaria para o Município a curto e médio prazo.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2568/page-1.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2568/page-1.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe relatório detalhado ao gabinete deste Vereador contendo a relação e identificação de todos os veículos, próprios e locados, à disposição do Poder Executivo Municipal, bem como a relação dos gastos referentes a locação e manutenção dos referidos veículos, e ainda, a cópia dos respectivos contratos de locação.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2569/page-2.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2569/page-2.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe relatório ao gabinete deste Vereador detalhando todas as despesas com combustíveis, entre o período de 1º/01/2018 até a presente data.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2570/page-3.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2570/page-3.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe ao gabinete deste Vereador cópia de todos os contratos emergenciais firmados pela municipalidade com empresas especializadas no _x000D_
  anejo de resíduos sólidos e limpeza urbana, após a assinatura do contrato emergencial nº 110/2017.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2571/page-4.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2571/page-4.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe ao gabinete deste Vereador relatório detalhado contendo todas as despesas com diárias e deslocamentos do Excelentíssimo Senhor _x000D_
  refeito, Vice-Prefeito, Secretários Municipais, bem como de todos os servidores comissionados do Poder Executivo Municipal, entre o período de 1º/01/2018 até   presente data, identificando, inclusive, a finalidade da viagem e o número do processo administrativo que autorizou a despesa.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2572/page-5.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2572/page-5.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe ao gabinete deste Vereador relatório detalhado contendo todas as despesas com telefone fixo e celular, discriminando todas as linhas e _x000D_
  seus respectivos usuários, em especial do Excelentíssimo Senhor Prefeito, Vice-Prefeito e Secretários Municipais.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2573/page-6.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2573/page-6.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe ao gabinete deste Vereador relatório detalhado contendo todas as despesas com o pagamento de Funções Gratificadas e Gratificações, entre o período de 1º/01/2018 até a presente data.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2574/page-7.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2574/page-7.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe ao gabinete deste Vereador relatório detalhado contendo todas as despesas com energia elétrica, discriminando e individualizando cada _x000D_
  unidade consumidora, entre o período de 1º/01/2018 até a presente data.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2575/page-8.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2575/page-8.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe ao gabinete deste Vereador relatório detalhado dos cargos comissionados do Poder Executivo Municipal, identificando o nome, função e salário de cada servidor, entre o período de 1º/01/2018 até a presente data, encaminhando, inclusive, a cópia do decreto de nomeação de cada um deles.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2576/page-9.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2576/page-9.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe ao gabinete deste Vereador relatório detalhado contendo todas as despesas com locação de imóveis pelo Poder Executivo Municipal, bem como a cópia dos seus respectivos contratos, e ainda, a finalidade de cada um deles.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2577/page-10.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2577/page-10.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe ao gabinete deste Vereador relatório detalhado contendo a relação de todos os imóveis de propriedade do Município de Aracruz, discriminando os que estão sendo utilizados e os que não estão, bem como a finalidade e o custo de manutenção de cada um deles.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2593/legislativo_028544.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2593/legislativo_028544.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Saúde, que informe se existe risco de suspensão do sistema de pronto socorro 24 horas na fundação Hospital Maternidade São Camilo.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2594/legislativo_028545.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2594/legislativo_028545.pdf</t>
   </si>
   <si>
     <t>Requer do executivo Municipal , encaminhe relatório detalhado contendo a relação de todos os imóveis de propriedade do Município de Aracruz, discriminando os que estão sendo utilizados e os que não estão, bem como a finalidade e o custo de manutenção de cada um deles.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2595/legislativo_028546.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2595/legislativo_028546.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe relatório detalhado contendo todas as depesas com locação de imóveis pelo Poder Executivo Municipal, bem como a cópia dos seus respectivos contratos , e ainda, a finalidade de cada um deles.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2596/legislativo_028547.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2596/legislativo_028547.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe relatório  detalhado contendo a relação e identificação do Poder Executivo Municipal, bem como a relação dos gastos referentes a locação e manutenção dos referidos veículos, e ainda, a cópia dos respectivos contratos de locação.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2597/legislativo_028548.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2597/legislativo_028548.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe relatório detalhando todas as despesas com combustíveis, entre o período de 1º/01/2018 até a presente data.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2599/legislativo_028549.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2599/legislativo_028549.pdf</t>
   </si>
   <si>
     <t>Requer que solicite ao Poder Executivo que encaminhe relatório detalhado contendo todas as despesas com energia elétrica, discriminando  e individualizando cada unidade consumidora, entre o período de 1º/12/2018 até a presente data .</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2600/legislativo_028550.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2600/legislativo_028550.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que encaminhe relatório detalhado contendo todas as despesas com telefone fixo e celular, discriminando todas as linhas e seus respectivos usuários, em especial do Excelentíssimo Senhor Prefeito, Vice -  Prefeito e Secretários Municipais.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2601/legislativo_028551.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2601/legislativo_028551.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe cópia de todos os contatos emergenciais firmados pela municipalidade com empresas especializadas no manejo de resíduos sólidos e limpeza urbana, após a assinatura do contrato emergenciais nº 110/2017.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2602/legislativo_028654.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2602/legislativo_028654.pdf</t>
   </si>
   <si>
     <t>solicitação ao Conselho Municipal de Saúde, através de sua presidência, no prazo 30 (trinta) dias, que informe forneça a este vereador cópias dos seguintes documentos:_x000D_
 _x000D_
 1)	Prestação de contas da Secretaria Municipal de Saúde da competência 01/2017 até a presente data;_x000D_
 2)	Cópia do Plano Municipal de Saúde em vigor, bem como do ato do Conselho Municipal de Saúde que aprovou o referido Plano;_x000D_
 3)	Cópia da Programação Anual de Saúde em execução, bem como do ato do Conselho Municipal de Saúde que aprovou a referida Programação;	_x000D_
 4)	 Cópia da Programação Anual de Saúde para o Exercício de 2019, em conformidade com o art. 36, § 2º da LC 141/2012, bem como do ato do Conselho Municipal de Saúde que aprovou a referida Programação; _x000D_
 5)	  Cópia da divulgação da Programação Anual de Saúde referente ao exercício atual e ao exercício de 2019, em conformidade com o art. 36, § 2º da LC 141/2012.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2603/requerimento_afastamento_secretaria.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2603/requerimento_afastamento_secretaria.pdf</t>
   </si>
   <si>
     <t>Considerando que prescreve o art.  23, § 2º da Lei Orgânica Municipal,  requer ao Sr. Jones Cavaglieri, Prefeito Municipal de Aracruz, o cumprimento do dispositivo legal retrocitado, e, via de consequência, a exoneração da Secretária Municipal de Saúde, sob as penas da lei.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2676/novo_documento_2018-12-10_19.46.03_20181210194801.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2676/novo_documento_2018-12-10_19.46.03_20181210194801.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Secretário Municipal de Obras e Infraestrutura (SEMOB), Sr. JOÃO PAULO CALIXTO DA SILVA, no prazo de 30 (trinta) dias, a contar do recebimento do presente, que apresente cópia dos projetos das obras previstas para serem eventualmente financiadas com recursos da CAIXA/FINISA caso aprovado o Projeto de Lei n°. 053/2018</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2785/requerimento_-_postes.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2785/requerimento_-_postes.pdf</t>
   </si>
   <si>
     <t>Requer que informe ao gabinete deste Vereador, se os 06 (seis) postes de iluminação instalados entre o final da obra de duplicação da Avenida Guaxindiba e a entrada da residência do Prefeito Municipal, Sr. Jones Cavaglieri, já constavam no projeto inicial daquela obra</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1207/projeto_de_lei_-_001-2018_-_legislativo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1207/projeto_de_lei_-_001-2018_-_legislativo.pdf</t>
   </si>
   <si>
     <t>INSTITUI PLANTÃO DE ATENDIMENTO 24 HORAS PARA FARMÁCIAS E DROGARIAS NO MUNICÍPIO DE ARACRUZ-ES.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1208/projeto_de_lei_-_002-2018_-_legislativo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1208/projeto_de_lei_-_002-2018_-_legislativo.pdf</t>
   </si>
   <si>
     <t>“INFÂNCIA SEM PORNOGRAFIA” – DISPÕE SOBRE O RESPEITO DOS SERVIÇOS PÚBICOS MUNICIPAIS À DIGNIDADE ESPECIAL DAS CRIANÇAS E DOS ADOLESCENTES, PESSOAS EM DESENVOLVIMENTO E EM CONDIÇÃO DE ESPECIAL FRAGILIDADE PSICOLÓGICA.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1209/projeto_de_lei_-_003__aluguel_de_predios.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1209/projeto_de_lei_-_003__aluguel_de_predios.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE AFIXAÇÃO DE INFORMATIVO EM FORMATO IMPRESSO COM DADOS DE LOCAÇÃO NOS PRÉDIOS UTILIZADOS PELA ADMINISTRAÇÃO PÚBLICA DIRETA, INDIRETA E AUTÁRQUICA DO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1210/projeto_de_lei_-_004__banco_de_orteses.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1210/projeto_de_lei_-_004__banco_de_orteses.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO BANCO MUNICIPAL DE ÓRTESES, PRÓTESES E MEIOS AUXILIARES DE LOCOMOÇÃO PARA ATENDIMENTO ÀS PESSOAS COM DEFICIÊNCIA FÍSICA.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1211/projeto_de_lei_-_005_boletim_eletronico.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1211/projeto_de_lei_-_005_boletim_eletronico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE BOLETIM ESCOLAR ELETRÔNICO NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1212/projeto_de_lei_-_006_combate_a_violencia.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1212/projeto_de_lei_-_006_combate_a_violencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE ESPAÇO PÚBLICO DE PUBLICIDADE PARA ORIENTAÇÕES EDUCATIVAS DE COMBATE A ATOS DE VIOLÊNCIA CONTRA A MULHER.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1213/projeto_de_lei_-_007___atendimento_aos_portador_yC4OltM.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1213/projeto_de_lei_-_007___atendimento_aos_portador_yC4OltM.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCEDER PRIORIDADE NO ATENDIMENTO AOS USUÁRIOS PORTADORES DE DIABETES NOS CASOS DE REALIZAÇÃO DE EXAMES MÉDICOS EM JEJUM TOTAL NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1214/projeto_de_lei_-_008___recem_nascidos_com_deficiencia.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1214/projeto_de_lei_-_008___recem_nascidos_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGISTRO E O CADASTRO DE CRIANÇAS COM DEFICIÊNCIA, NASCIDAS NO HOSPITAL QUE RESIDEM NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1215/projeto_de_lei_-_009_dia_municipal_enfermagem.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1215/projeto_de_lei_-_009_dia_municipal_enfermagem.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO DE COMEMORAÇÕES OFICIAIS DO MUNICÍPIO DE ARACRUZ-ES O DIA DOS PROFISSIONAIS DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1216/projeto_de_lei_-_010_dia_do_taxista.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1216/projeto_de_lei_-_010_dia_do_taxista.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICÍPIO DE ARACRUZ, “O DIA DO TAXISTA”.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1217/projeto_de_lei_-_011_logradouro_de_jacupemba.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1217/projeto_de_lei_-_011_logradouro_de_jacupemba.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO BAIRRO SANTA RITA, NO DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1218/projeto_de_lei_-_012_-2018_de_logradouro_publico.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1218/projeto_de_lei_-_012_-2018_de_logradouro_publico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO BAIRRO SANTA RITA NO DISTRITO DE JACUPEMBA- ARACRUZ.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1619/projeto_de_lei_-_013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1619/projeto_de_lei_-_013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A PROMOVER A REVISÃO GERAL ANUAL DOS VENCIMENTOS DAS SERVIDORES DA CÂMARA MUNICIPAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1620/projeto_de_lei_-_014.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1620/projeto_de_lei_-_014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE MEDIDAS DE INFORMAÇÃO E PROTEÇÃO À GESTANTE E PARTURIENTE CONTRA A VIOLÊNCIA OBSTÉTRICA NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1621/projeto_de_lei_-_015_-_altera_lei_3.814.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1621/projeto_de_lei_-_015_-_altera_lei_3.814.pdf</t>
   </si>
   <si>
     <t>ALTERA AS REDAÇÕES DO ARTIGO 21, INCISO II DO ART. 23 E INCISOS DO § 2º DO ART. 46 DA LEI 3.814/2014.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1896/projeto_de_lei_-_016_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1896/projeto_de_lei_-_016_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE CARTAZ INFORMANDO O NÚMERO TELEFÔNICO DO CONSELHO TUTELAR NOS ESTABELECIMENTOS DE ENSINO PÚBLICO E PRIVADO NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1897/projeto_de_lei_-_017_-_dia_do_feirante.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1897/projeto_de_lei_-_017_-_dia_do_feirante.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICÍPIO DE ARACRUZ O “DIA DO FEIRANTE”.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1898/projeto_de_lei_-_018_semana_municipal_do_escoteiro.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1898/projeto_de_lei_-_018_semana_municipal_do_escoteiro.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DE COMEMORAÇÕES OFICIAIS DO MUNICÍPIO DE ARACRUZ-ES A SEMANA MUNICIPAL DO ESCOTEIRO</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2237/projeto_de_lei_-_019_-_ouvidoria_da_mulher.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2237/projeto_de_lei_-_019_-_ouvidoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA OUVIDORIA DA MULHER NA CÂMARA MUNICIPAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2384/projeto_de_lei_-_020.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2384/projeto_de_lei_-_020.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE RESTAURANTES, BARES, LANCHONETES, BARRACAS DE PRAIA, AMBULANTES E SIMILARES QUE DISPONIBILIZEM CANUDOS DE PAPEL BIODEGRADÁVEL E HERMETICAMENTE EMBALADOS.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2434/projeto_de_lei_-_021_-_legislativo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2434/projeto_de_lei_-_021_-_legislativo.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 4.044/2016.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2449/projeto_milhagem.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2449/projeto_milhagem.pdf</t>
   </si>
   <si>
     <t>Determina que os pontos dos programas de milhagem recebidos por agentes políticos ou servidores públicos em viagens oficiais custeadas com recursos públicos da Administração Direta ou Indireta do Poder Executivo, bem como do Legislativo Municipal sejam utilizados, exclusivamente, para viagens de mesma natureza.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2533/projeto_de_lei_023_-_denominacao_da_unidade_de__eY2LN1X.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2533/projeto_de_lei_023_-_denominacao_da_unidade_de__eY2LN1X.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2538/pl_monica_cordeiro.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2538/pl_monica_cordeiro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA EMPRESA CONCESSIONÁRIA DE SERVIÇO PÚBLICO DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA ATENDER ÀS NORMAS TÉCNICAS APLICÁVEIS À OCUPAÇÃO DO ESPAÇO PÚBLICO E PROMOVER A RETIRADA DOS FIOS INUTILIZADOS NOS POSTES, NOTIFICAR AS DEMAIS EMPRESAS QUE UTILIZAM OS POSTES COMO SUPORTE DE SEUS CABEAMENTOS, EM VIAS PÚBLICAS DO MUNICÍPIO DE ARACRUZ – ESTADO DO ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2546/........projeto_de_lei_no_........._praca_das_a_hdOiWZz.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2546/........projeto_de_lei_no_........._praca_das_a_hdOiWZz.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.          /2018._x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA NO BAIRRO - MAR AZUL, DISTRITO DE SANTA CRUZ ARACRUZ/ES.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2547/projeto_de_lei_026-_denominacao_do_campo_bom_de_bola.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2547/projeto_de_lei_026-_denominacao_do_campo_bom_de_bola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2556/projeto_de_lei_-_unidade_saude_coqueiral.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2556/projeto_de_lei_-_unidade_saude_coqueiral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIO PÚBLICO .</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2567/rua_moroba_2jqenfz.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2567/rua_moroba_2jqenfz.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO BAIRRO MOROBÁ-ARACRUZ.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2590/sao_clemente_ii-_portelinha_1emt3mg.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2590/sao_clemente_ii-_portelinha_1emt3mg.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO BAIRRO SÃO CLEMENTE II-ARACRUZ.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2755/........projeto_de_lei_no_025_-2018__logradouro_Lj2fVz3.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2755/........projeto_de_lei_no_025_-2018__logradouro_Lj2fVz3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO                                                                                                                                PÚBLICO NO BAIRRO PRAIA FORMOSA, DISTRITO DE SANTA CRUZ, ARACRUZ/ES._x000D_
 A CÂMARA MUNICIPAL DE ARACRUZ, ESTADO DO ESPIRITO SANTO APROVA E O PREFEITO MUNICIPAL SANCIONA A SEGUINTE LEI.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2757/projeto_de_lei_dia_do_desbravador.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2757/projeto_de_lei_dia_do_desbravador.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICIPIO DE ARACRUZ, “O DIA DO DESBRAVADOR” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1195/projeto_de_lei_no_001-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1195/projeto_de_lei_no_001-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA APOIAR FINANCEIRAMENTE A INSTITUIÇÃO FILANTRÓPICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1196/projeto_de_lei_no_002-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1196/projeto_de_lei_no_002-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.943 DE 13 DE JULHO DE 2015, QUE TRATA DA ESTRUTURA ORGANIZACIONAL DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE ARACRUZ – ES.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1197/projeto_de_lei_no_003-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1197/projeto_de_lei_no_003-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE VALORES PARA ASSOCIAÇÃO DE MORADORES DE GUARANÁ.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1198/projeto_de_lei_no_004-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1198/projeto_de_lei_no_004-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE VALORES PARA JASCOM _ JOVENS AMIGOS A SERVIÇO DA COMUNIDADE- JACUPEMBA.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1199/projeto_de_lei_no_005-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1199/projeto_de_lei_no_005-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE VALORES PARA AMOCA - ASSOCIAÇÃO DE MORADORES DE CÓRREGO ALEGRE.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1200/projeto_de_lei_no_006-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1200/projeto_de_lei_no_006-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DOS CENTROS EMPRESARIAIS DE ARACRUZ, ALTERA A LEI 3.888/2015.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1201/projeto_de_lei_no_007-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1201/projeto_de_lei_no_007-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL PARA APOIAR FINANCEIRAMENTE O INCAPER – INSTITUTO CAPIXABA DE PESQUISA, ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1202/projeto_de_lei_no_008-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1202/projeto_de_lei_no_008-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DE TERRAS.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1203/projeto_de_lei_no_009-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1203/projeto_de_lei_no_009-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 3.889/2015 QUE DISPÕES SOBRE A COBRANÇA DE CRÉDITO DE DÍVIDA ATIVA MUNICIPAL POR MEIO DE PROCEDIMENTOS ADMINISTRATIVOS E AÇÃO DE EXECUÇÃO FISCAL.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1204/projeto_de_lei_no_010-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1204/projeto_de_lei_no_010-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE ZONEAMENTO URBANÍSTICO DA LOCALIDADE CENTRO NO DISTRITO SEDE DE ARACRUZ-ES.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1205/projeto_de_lei_no_011-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1205/projeto_de_lei_no_011-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE INCENTIVO AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1206/projeto_de_lei_no_012-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1206/projeto_de_lei_no_012-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.690, DE 02 DE AGOSTO DE 2013.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1227/projeto_de_lei_no_013-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1227/projeto_de_lei_no_013-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E AUTORIZAÇÃO DE REPASSE DE RECURSO PARA APOIAR FINANCEIRAMENTE AS INSTITUIÇÕES FILANTRÓPICAS.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1228/projeto_de_lei_no_014-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1228/projeto_de_lei_no_014-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1229/projeto_de_lei_no_015-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1229/projeto_de_lei_no_015-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE SUPERMERCADOS E SIMILARES, NO ÂMBITO DO MUNICÍPIO DE ARACRUZ, DE POSSUÍREM CARRINHOS DE COMPRAS ADAPTADOS ÀS PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1610/projeto_de_lei_no_016-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1610/projeto_de_lei_no_016-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E AUTORIZAÇÃO DE REPASSE DE RECURSO PARA APOIAR FINANCEIRAMENTE A INSTITUIÇÃO FILANTRÓPICA.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1611/projeto_de_lei_no_017-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1611/projeto_de_lei_no_017-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE SUBSÍDIO PARA AQUISIÇÃO DE ÁGUA POTÁVEL PARA ABASTECIMENTO DA LOCALIDADE DE RIO PRETO.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1612/projeto_de_lei_no_018-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1612/projeto_de_lei_no_018-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS CONSTANTES NO ANEXO I DA LEI MUNICIPAL Nº 3.536/2011, DE 13 DE DEZEMBRO DE 2011, QUE DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA PREFEITURA MUNICIPAL DE ARACRUZ, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1613/projeto_de_lei_no_019-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1613/projeto_de_lei_no_019-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1614/projeto_de_lei_no_020-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1614/projeto_de_lei_no_020-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A REVISÃO GERAL ANUAL DOS VENCIMENTOS, SALÁRIOS E SUBSÍDIOS DOS SERVIDORES DO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1615/projeto_de_lei_no_021-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1615/projeto_de_lei_no_021-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE TRANSPORTE PÚBLICO DE FRETAMENTO NO ÂMBITO DO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1616/projeto_de_lei_no_022-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1616/projeto_de_lei_no_022-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S/A E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1617/projeto_de_lei_no_023-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1617/projeto_de_lei_no_023-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE VALORES PARA O SECRETARIADO DOS IMIGRANTES FRIULANOS DE ARACRUZ.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1618/projeto_de_lei_no_024-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1618/projeto_de_lei_no_024-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.521 DE 19/12/2002.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1643/projeto_de_lei_no_025-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1643/projeto_de_lei_no_025-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO AMBIENTAL, O SISTEMA MUNICIPAL DE EDUCAÇÃO AMBIENTAL E O FUNDO MUNICIPAL DE EDUCAÇÃO AMBIENTAL DO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1644/projeto_de_lei_no_026-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1644/projeto_de_lei_no_026-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1645/projeto_de_lei_no_027-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1645/projeto_de_lei_no_027-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO VILA RICA SITUADO NO DISTRITO SEDE DO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1646/projeto_de_lei_no_028-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1646/projeto_de_lei_no_028-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO SUPLEMENTAR O ORÇAMENTO – 2018 EM MAIS 15% DO TOTAL DE DESPESA FIXADA PARA O EXERCÍCIO.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1647/projeto_de_lei_no_029-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1647/projeto_de_lei_no_029-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1648/projeto_de_lei_no_030-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1648/projeto_de_lei_no_030-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO ENVIO DO RELATÓRIO TRIMESTRAL À CÂMARA MUNICIPAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1649/projeto_de_lei_no_031-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1649/projeto_de_lei_no_031-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>CONFERE NOVA REDAÇÃO AO ARTIGO 3º DA LEI MUNICIPAL Nº 4.178, DE 18/06/2018, QUE AUTORIZA O REPASSE DE VALORES PARA O SECRETARIADO DOS IMIGRANTES FRIULANOS DE ARACRUZ.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1846/projeto_de_lei_no_032-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1846/projeto_de_lei_no_032-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES BÁSICAS DA ASSISTÊNCIA SOCIAL, INSTITUI O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL E O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1889/projeto_de_lei_no_033-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1889/projeto_de_lei_no_033-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CELEBRAR CONVENIO COM A POLÍCIA CIVIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1890/projeto_de_lei_no_034-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1890/projeto_de_lei_no_034-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A FIRMAR O TERMO DE CESSÃO DE USO DE BENS IMÓVEIS PÚBLICOS COM O INSTITUTO FEDERAL DO ESPIRITO SANTO CAMPUS DE ARACRUZ.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1891/projeto_de_lei_no_035-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1891/projeto_de_lei_no_035-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE VERBAS MEDIANTE TERMO DE FOMENTO COM A FUNDAÇÃO MONSENHOR GUILHERME SCHMITZ.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1892/projeto_de_lei_no_036-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1892/projeto_de_lei_no_036-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE VALORES PARA A ASSOCIAÇÃO VIDAS.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1893/projeto_de_lei_no_037-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1893/projeto_de_lei_no_037-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE ARACRUZ – SAAE – A FIRMAR ACORDO.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1894/projeto_de_lei_no_038-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1894/projeto_de_lei_no_038-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1895/projeto_de_lei_no_039-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1895/projeto_de_lei_no_039-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO DAS LEI Nº 2.895 DE 30/03/2006, DA LEI Nº 3.652 DE 05/04/2013, COM SUAS POSTERIORES ALTERAÇÕES, E DA LEI Nº 3.762, DE 19/12/2013.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2235/projeto_de_lei_no_040-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2235/projeto_de_lei_no_040-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 3.513, DE 17 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2236/projeto_de_lei_no_041-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2236/projeto_de_lei_no_041-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI Nº 4.169, DE 04 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2334/projeto_de_lei_no_042-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2334/projeto_de_lei_no_042-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.521, DE 19 DE DEZEMBRO DE 2002.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2335/projeto_de_lei_no_043-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2335/projeto_de_lei_no_043-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE GUARDA VIDA NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2336/projeto_de_lei_no_044-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2336/projeto_de_lei_no_044-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE USO AO GOVERNO DO ESTADO DO ESPÍRITO SANTO DAS ÁREAS DE TERRAS DESTINADAS A EXECUÇÃO DE OBRAS DE IMPLANTAÇÃO DA INTERCESSÃO E MELHORIAS NA RODOVIA ES 010, MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2383/projeto_de_lei_no_045-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2383/projeto_de_lei_no_045-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME ESPECIAL DE TRIBUTAÇÃO FIXA DO ISSQN PARA OS ESCRITÓRIOS DE SERVIÇOS CONTÁBEIS CONSTITUÍDOS COMO PESSOAS JURÍDICAS, ENQUADRADAS NO REGIME DO SIMPLES NACIONAL, CONFORME DISPOSTO NO ART. 18, §§ 22-A, 22-B E 22-C, DA LEI COMPLEMENTAR Nº 123, DE 14 DE DEZEMBRO DE 2006, E ALTERAÇÕES POSTERIORES.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2429/projeto_de_lei_no_046-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2429/projeto_de_lei_no_046-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2430/projeto_de_lei_no_047-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2430/projeto_de_lei_no_047-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.889/2015, QUE DISPÕE SOBRE A COBRANÇA DE CRÉDITOS DA DÍVIDA ATIVA MUNICIPAL POR MEIO DE PROCEDIMENTOS ADMINISTRATIVOS E AÇÃO DE EXECUÇÃO FISCAL.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2431/projeto_de_lei_no_048-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2431/projeto_de_lei_no_048-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO INTENSIVO DO VIÁRIO URBANO MUNICIPAL PARA EXPLORAÇÃO DE ATIVIDADE ECONÔMICA PRIVADA DE TRANSPORTE INDIVIDUAL REMUNERADO DE PASSAGEIROS ATRAVÉS DE PLATAFORMAS DIGITAIS DE TRANSPORTE.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2432/projeto_de_lei_no_049-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2432/projeto_de_lei_no_049-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO A SEMANA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2433/projeto_de_lei_no_050-2018_-_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2433/projeto_de_lei_no_050-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2466/projeto_de_lei_no_051-2018_-_executivo_-_com_anexo_loa.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2466/projeto_de_lei_no_051-2018_-_executivo_-_com_anexo_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACRUZ PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>Jones Cavaglieri</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2525/projeto_de_lei_n052.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2525/projeto_de_lei_n052.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL – CAIXA COM GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2523/pl_053-18.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2523/pl_053-18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito denominada Financiamento para Infraestrutura e Saneamento - FINISA, junto à Caixa Econômica Federal - Caixa e a abrir créditos adicionais para os programas de investimentos.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2578/pl_e_mensagem_054_-_2018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2578/pl_e_mensagem_054_-_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 054, DE 27/11/2018._x000D_
 CRIA O IPTU SOCIAL E APROVA A PLANTA GENÉRICA DE VALORES, NO ÂMBITO DO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2582/pl_e_mensagem_055_-_2018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2582/pl_e_mensagem_055_-_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A BASE DE DADOS CADASTRAIS DOS SEGURADOS, BENEFICIÁRIOS E DEPENDENTES DO REGIME PRÓPRIO DE PREVIDÊNCIA DE ARACRUZ E INSTITUI A OBRIGATORIEDADE DE REALIZAÇÃO DO CENSO CADASTRAL PREVIDENCIÁRIO E DO RECADASTRAMENTO ANUAL E DÁ OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2583/pl_e_mensagem_056_-_2018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2583/pl_e_mensagem_056_-_2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE QUE O IPASMA FORNEÇA INFORMAÇÕES PREVIDENCIÁRIAS AOS SEGURADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2584/pl_e_mensagem_057_-_2018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2584/pl_e_mensagem_057_-_2018.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 18-A; 18-B; 18-C; 18-D;18-E E 18-F  NA LEI Nº 3.297/2010 E ALTERA O § 3º DO ART. 58 DO MESMO DIPLOMA LEGAL.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2585/pl_e_mensagem_058_-_2018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2585/pl_e_mensagem_058_-_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO SISTEMA ÚNICO DE ARRECADAÇÃO DE RECEITAS PREVIDENCIÁRIAS E DÁ OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2587/projeto_de_lei_n_059_1.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2587/projeto_de_lei_n_059_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS PROFISSIONAIS DE ENGENHARIA, NAS SUAS DIVERSAS MODALIDADES, ARQUITETURA, AGRONOMIA E GEOLOGIA DO MUNICÍPIO DE ARACRUZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2588/projeto_de_lei_n_060.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2588/projeto_de_lei_n_060.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 60/18 - DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTO DO PODER EXECUTIVO DO MUNICÍPIO DE ARACRUZ, ESTABELECE NORMAS GERAIS DE ENQUADRAMENTO, INSTITUI TABELA DE VENCIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2598/projeto_de_lei_e_mensagem_061.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2598/projeto_de_lei_e_mensagem_061.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 061, DE 03/12/2018._x000D_
 DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL ESPECIAL DE MELHORIA DA OFERTA DE EDUCAÇÃO INFANTIL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2609/projeto_de_lei_e_mensagem_062.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2609/projeto_de_lei_e_mensagem_062.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 062, DE 06/12/2018._x000D_
 DISPÕE SOBRE O GERENCIAMENTO DOS RESÍDUOS DOS SERVIÇOS DE SAÚDE, DESDE A SUA GERAÇÃO ATÉ A DISPOSIÇÃO FINAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2610/pl_063-2018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2610/pl_063-2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 063, DE 07/12/2018._x000D_
 ALTERA DISPOSITIVOS NA LEI Nº 3.334, DE 17 DE AGOSTO DE 2010.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2611/projeto_de_lei_064.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2611/projeto_de_lei_064.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 064/2018. DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS  E VENCIMENTOS DOS PROFISSIONAIS DA ÁREA DE SAÚDE DO PODER EXECUTIVO DO MUNICÍPIO  DE ARACRUZ  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2818/projeto_de_lei_065.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2818/projeto_de_lei_065.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 065, DE 14/12/2018._x000D_
 DISPÕE SOBRE A CARREIRA DOS SERVIDORES DA FISCALIZAÇÃO MUNICIPAL NO QUADRO PERMANENTE DE PESSOAL DO PODER EXECUTIVO DO MUNICÍPIO DE ARACRUZ – ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2988/projeto_de_lei_066-2018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2988/projeto_de_lei_066-2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 066, DE 17/12/2018. ALTERA A LEI MUNICIPAL Nº 3.751  DE 03  DE DEZEMBRO  DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2014/substitutivo_ao_pl_no_20.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2014/substitutivo_ao_pl_no_20.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A REVISÃO GERAL ANUAL DOS VENCIMENTOS, SALÁRIOS E SUBSÍDIOS DOS SERVIDORES DO MUNICÍPIO  DE ARACRUZ E AUTORIZA O PODER LEGISLATIVO MUNICIPAL A PROMOVER A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE ARACRUZ</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2015/substitutivo_ao_pl_no_28.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2015/substitutivo_ao_pl_no_28.pdf</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2428/substitutivo_ao_pl_017-2018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2428/substitutivo_ao_pl_017-2018.pdf</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2530/substitutivo_pl_11-18.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2530/substitutivo_pl_11-18.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI Nº. 011/2018. DISPÕE SOBRE A POLÍTICA DE INCENTIVO AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO DE ARACRUZ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2531/substitutivo_pl_51-18-merged.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2531/substitutivo_pl_51-18-merged.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI Nº 051/2018. ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACRUZ PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2532/substitutivo_pl_21-18.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2532/substitutivo_pl_21-18.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI Nº 021/2018. DISPÕE SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE TRANSPORTE PÚBLICO DE FRETAMENTO NO ÂMBITO DO MUNICÍPIO DE ARACRUZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2555/substitutivo_pl_060-17-2.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2555/substitutivo_pl_060-17-2.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 02 AO PROJETO DE LEI Nº 060/2017. DISPÕE SOBRE A ORGANIZAÇÃO DA CARREIRA DE AUDITORIA FISCAL DA RECEITA MUNICIPAL  NO QUADRO PERMANENTE DE PESSOAL DA PREFEITURA MUNICIPAL DE ARACRUZ – ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI N° 058/17 - REESTRUTURA E CONSOLIDA OS ATOS NORMATIVOS DA COMISSÃO PERMANENTE DE APOIO ÀS AÇÕES DE ELABORAÇÃO E ACOMPANHAMENTO DO PLANO PLURIANUAL – PPA E DA LEI ORÇAMENTÁRIA ANUAL – LOA NA FUNÇÃO DAS VÁRIAS UNIDADES ORÇAMENTÁRIAS DA PREFEITURA MUNICIPAL, DEFINE FINALIDADES, COMPETÊNCIAS, COMPOSIÇÃO, ESTRUTURA, ATRIBUIÇÕES E GRATIFICAÇÃO, NO ÂMBITO DA ADMINISTRAÇÃO DIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2667/substitutivo_ao_pl_063.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2667/substitutivo_ao_pl_063.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI Nº 063/18._x000D_
 ALTERA DISPOSITIVOS NA LEI Nº 3.334, DE 17 DE AGOSTO DE 2010.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2670/060_-_substitutivo_3_-_dezembro.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2670/060_-_substitutivo_3_-_dezembro.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 03 AO PROJETO DE LEI Nº. 060/2017_x000D_
 DISPÕE SOBRE A ORGANIZAÇÃO DA CARREIRA DE AUDITORIA FISCAL DA RECEITA MUNICIPAL NO QUADRO PERMANENTE DE PESSOAL DA PREFEITURA MUNICIPAL DE ARACRUZ – ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>EMEAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2579/emenda_aditiva_n_001_pl_51.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2579/emenda_aditiva_n_001_pl_51.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 001/2018 AO SUBSTITUTIVO DO PROJETO DE LEI N° 051/18 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACRUZ PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2586/emenda_aditiva_n_002_ao_substitutivo_pl_n_051.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2586/emenda_aditiva_n_002_ao_substitutivo_pl_n_051.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 002/18 AO SUBSTITUTIVO DO PL N° 051/18 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACRUZ PARA O EXERCÍCIO FINANCEIRO DE 2019</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2781/emenda_aditiva_pl_054-2018__-_inciso_iii_ao_art_25.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2781/emenda_aditiva_pl_054-2018__-_inciso_iii_ao_art_25.docx</t>
   </si>
   <si>
     <t>Acrescenta-se o inciso III ao artigo 25, do Projeto de Lei nº 054/2018, de autoria do Poder Executivo Municipal, o qual passará a ter a seguinte redação:_x000D_
 _x000D_
 “Art. 6º..._x000D_
 III – Estar o imóvel edificado em logradouro público que não tenha sido beneficiado com pavimentação, desde que o imóvel seja utilizado como residência própria do beneficiário e que o mesmo esteja em dia com os tributos municipais e que a renda bruta familiar comprovada seja de até 03 (três) salários mínimos.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2786/pl52-2018_-_emenda_001.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2786/pl52-2018_-_emenda_001.pdf</t>
   </si>
   <si>
     <t>A Emenda inclui no artigo 1º do Projeto de Lei nº 052/2018 o parágrafo 1º</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2787/pl52-2018_-_emenda_002.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2787/pl52-2018_-_emenda_002.pdf</t>
   </si>
   <si>
     <t>A Emenda inclui no artigo 1º do Projeto de Lei nº 052/2018 o parágrafo 2º.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2790/pl53-2018_-_emenda_001.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2790/pl53-2018_-_emenda_001.pdf</t>
   </si>
   <si>
     <t>A Emenda inclui no artigo 1º do Projeto de Lei nº 053/2018 o parágrafo 2º.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2791/pl53-2018_-_emenda_002.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2791/pl53-2018_-_emenda_002.pdf</t>
   </si>
   <si>
     <t>A Emenda inclui no artigo 1º do Projeto de Lei nº 053/2018 o parágrafo 3º.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2986/emenda_substitutivo_pl_011_6.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2986/emenda_substitutivo_pl_011_6.docx</t>
   </si>
   <si>
     <t>Acrescenta o § 2º ao art. 7º com a seguinte redação: _x000D_
 _x000D_
 “§ 2º - As concessões de incentivos fiscais e econômicos pelo Município de Aracruz previstas no art. 2º  e parágrafo único desta Lei sujeitam as empresas beneficiadas ao recolhimento de 5% (cinco por cento)  do valor total do empreendimento para o Fundo Municipal de Saneamento Básico, instituído pela Lei Municipal 4.097/2016, cujo recolhimento poderá ser parcelado, com correção monetária, no período do benefício, sem prejuízo das demais condicionantes sociais e ambientais impostas.”</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>EMERE</t>
   </si>
   <si>
     <t>Emenda de Redação</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2557/emenda_de_redacao_pdl_no18.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2557/emenda_de_redacao_pdl_no18.pdf</t>
   </si>
   <si>
     <t>Emenda de Redação ao Projeto de Decreto Legislativo n° 018/2018</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2794/legislativo_034897.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2794/legislativo_034897.pdf</t>
   </si>
   <si>
     <t>O parágrafo único do art. 8º do Projeto de Lei nº 059 de 30/11//2018 passa a viger com a seguinte redação:_x000D_
 _x000D_
 “Parágrafo único. O Engenheiro, nas suas diversas modalidades, Arquiteto, Agrônomo e Geólogo, poderá exercer, na administração municipal, qualquer outra atividade correlata que, por sua natureza, se inclua no âmbito de suas profissões.”</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>EMEMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2514/emenda_modificativa_001_projeto_decreto_018_2017.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2514/emenda_modificativa_001_projeto_decreto_018_2017.pdf</t>
   </si>
   <si>
     <t>A Emenda vem corrigir o nome do homenageado que estava incompleto.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2518/emenda_modificativa_001-_pl_032_executivo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2518/emenda_modificativa_001-_pl_032_executivo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2018 ao Projeto de Lei n] 032/2018 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2519/projeto_de_lei_no_039-2018_-_emenda_modificativa_no_001.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2519/projeto_de_lei_no_039-2018_-_emenda_modificativa_no_001.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2018 ao Projeto de Lei nº 039/2018, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2563/emenda_orcamento_2019.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2563/emenda_orcamento_2019.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro de Detalhamento de Despesa do Substitutivo ao Projeto de Lei nº 051/2018, que estima a Receita e fixa a Despesa do Município de Aracruz, Estado do Espírito Santo, para o exercício de 2019, de modo a reduzir R$ 30.000,00 (trinta mil reais) da Câmara Municipal de Aracruz e R$ 40.000,00 (quarenta mil reais) da Secretaria de Comunicação  para reforçar a dotação da Ação: Apoio Financeiro a Caritas Diocesana de Colatina,  da Secretaria Municipal de Saúde, conforme quadro anexo.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2565/emenda_modificativa_pl_051-2018__-_art_8_spl.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2565/emenda_modificativa_pl_051-2018__-_art_8_spl.pdf</t>
   </si>
   <si>
     <t>Altera-se o Artigo 8º do Projeto de Lei nº 051/2018, de autoria do Poder Executivo Municipal, o qual passará a ter a seguinte redação:_x000D_
 _x000D_
 “Art. 8º Dependerá de autorização legislativa as alterações no PPA decorrentes na inclusão de novas ações, programas, modificações na nomenclatura e codificação.”</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2566/emenda_modificativa_pl_051-2018__-_art_6_spl.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2566/emenda_modificativa_pl_051-2018__-_art_6_spl.pdf</t>
   </si>
   <si>
     <t>Altera-se o Artigo 6º, inciso I do Projeto de Lei nº 051/2018, de autoria do Poder Executivo Municipal, o qual passará a ter a seguinte redação:_x000D_
 _x000D_
 “Art. 6º... I – Abrir créditos adicionais suplementares até o limite de 10% (dez por cento) do total da despesa fixada, para o exercício de 2019, de acordo com o artigo 7º item I, art. 43 da Lei Federal nº 4.320/64 e art. 25, I da Lei Municipal 4.190/2018."</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2604/emenda_modificativa_-_005_orcamento_2019.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2604/emenda_modificativa_-_005_orcamento_2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 005/2018 ao Substitutivo do Projeto de Lei nº 051/2018 - Estima a Receita e fixa a Despesa do Município de Aracruz, Estado do Espírito Santo para o exercício de 2019, que passa a alterar o Quadro de Detalhamento de Despesa</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2605/emenda_modificativa_-_06_-_loa_2019.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2605/emenda_modificativa_-_06_-_loa_2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 006/2018 ao Substitutivo do Projeto de Lei nº 051/2018 - Estima a Receita e fixa a Despesa do Município de Aracruz, Estado do Espírito Santo para o exercício de 2019, que passa a alterar o Quadro de Detalhamento de Despesa.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2606/emenda_modificativa_-_no_007.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2606/emenda_modificativa_-_no_007.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 007/2018 ao Substitutivo do Projeto de Lei nº 051/2018 - Estima a Receita e fixa a Despesa do Município de Aracruz, Estado do Espírito Santo para o exercício de 2019, que passa a alterar o Quadro de Detalhamento de Despesa.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2607/emenda_modificativa_-_no_008_EvvVjtf.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2607/emenda_modificativa_-_no_008_EvvVjtf.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 008/2018 ao Substitutivo do Projeto de Lei nº 051/2018 - Estima a Receita e fixa a Despesa do Município de Aracruz, Estado do Espírito Santo para o exercício de 2019, que passa a alterar o Quadro de Detalhamento de Despesa.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2608/emenda_modificativa_-_no_009.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2608/emenda_modificativa_-_no_009.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 009/2018 ao Substitutivo do Projeto de Lei nº 051/2018 - Estima a Receita e fixa a Despesa do Município de Aracruz, Estado do Espírito Santo para o exercício de 2019, que passa a alterar o Quadro de Detalhamento de Despesa.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2788/legislativo_034900.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2788/legislativo_034900.pdf</t>
   </si>
   <si>
     <t>O inciso I do art. 23 do Projeto de Lei nº 059 de 30/11//2018 passa a viger com a seguinte redação:_x000D_
 	_x000D_
 “I - houver proferido parecer favorável à pretensão aduzida por qualquer das partes do processo;”</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2792/legislativo_034899.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2792/legislativo_034899.pdf</t>
   </si>
   <si>
     <t>O art. 13 do Projeto de Lei nº 059 de 30/11//2018 passa a viger com a seguinte redação:_x000D_
 _x000D_
 “Art. 13. Nos trabalhos gráficos, especificações, orçamentos, pareceres, laudos e trabalhos de respostas às requisições de órgãos de controle interno e externo, do Ministério Público ou do Judiciário é obrigatória, além da assinatura, a menção explícita do título do profissional que os subscrever e do número do registro profissional.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2793/legislativo_034898.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2793/legislativo_034898.pdf</t>
   </si>
   <si>
     <t>O inciso VII do art. 16 do Projeto de Lei nº 059 de 30/11//2018 passa a viger com a seguinte redação:_x000D_
 _x000D_
 “VII - realizar estudos, projetos, análises, avaliações, vistorias, perícias, pareceres e divulgação técnica;”</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2797/legislativo_034893.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2797/legislativo_034893.pdf</t>
   </si>
   <si>
     <t>O caput do art. 31 do Projeto de Lei nº 059 de 30/11//2018 passa a viger com a seguinte redação:_x000D_
 	_x000D_
 “Art. 31. Ao autor do projeto é assegurado o direito de acompanhar a execução da obra, de modo a garantir a sua realização de acordo com as condições, especificações e demais pormenores técnicos estabelecidos;”</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2795/legislativo_034895.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2795/legislativo_034895.pdf</t>
   </si>
   <si>
     <t>O Parágrafo único do  art. 58 do Projeto de Lei nº 059 de 30/11//2018 passa a viger com a seguinte redação:_x000D_
 	_x000D_
 “Parágrafo único. Excepcionalmente, quando 03 (três) ou mais servidores executarem suas tarefas conjuntamente, estes farão jus à integralidade dos Pontos por Atividades, quando devidamente comprovado e previamente autorizado pelo gestor da pasta onde os mesmos se encontrarem lotados.”</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2796/legislativo_034894.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2796/legislativo_034894.pdf</t>
   </si>
   <si>
     <t>O Parágrafo único do  art. 64 do Projeto de Lei nº 059 de 30/11//2018 passa a viger com a seguinte redação:_x000D_
 		_x000D_
 “Parágrafo único. Observada a proporcionalidade do tempo de contribuição, os proventos dos servidores elencados no Art. 53 da presente Lei que vierem a se aposentar após a vigência desta Lei, bem como as pensões devidas aos seus dependentes, serão integrados, a título de gratificação, pela média de pontos individualmente percebida nos 12 (doze) meses anteriores à inatividade ou falecimento ou, não havendo completado tal período, o parâmetro será a média dos meses anteriores em que o servidor efetivamente recebeu as gratificações, observado o limite máximo de 8.000 (oito mil) pontos..”</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2973/emenda_substitutivo_pl_011_1.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2973/emenda_substitutivo_pl_011_1.docx</t>
   </si>
   <si>
     <t>O § 1º do art. 3º do Substitutivo ao Projeto de Lei nº 011 de 08/11/2018 passa a viger com a seguinte redação:_x000D_
 _x000D_
 “§ 1º – Para a análise e deliberação da concessão dos benefícios pelo Município, a pessoa jurídica que o pleitear deverá apresentar, através do fluxo de caixa da atividade, pelo período de até 06 (seis) anos, a projeção da geração ou incremento da receita tributável, bem como a geração ou incremento de empregos e renda.”</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2974/emenda_substitutivo_pl_011_2.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2974/emenda_substitutivo_pl_011_2.docx</t>
   </si>
   <si>
     <t>O art.13 do Substitutivo ao Projeto de Lei nº 011 de 08/11/2018 passa a viger com  a seguinte redação:_x000D_
 _x000D_
 “Art. 13 É vedado às empresas beneficiadas com os incentivos econômicos e isenções fiscais desta Lei usufruir da isenção/redução dos tributos municipais, sem que tenha iniciado a implementação do respectivo projeto, ainda que já fluindo o prazo de até 06 (seis) anos de concessão do benefício por ocasião da publicação do respectivo decreto.”</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2975/emenda_substitutivo_pl_011_5.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2975/emenda_substitutivo_pl_011_5.docx</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao art.5º do Substitutivo ao Projeto de Lei nº 011 de 08/11/2018 passa a viger com  a seguinte redação:_x000D_
 _x000D_
 “Parágrafo único – as isenções e reduções previstas neste artigo serão automaticamente revogadas se o empreendimento não cumprir a fase prevista no inciso II do art. 4º.”</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2976/emenda_substitutivo_pl_011_3.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2976/emenda_substitutivo_pl_011_3.docx</t>
   </si>
   <si>
     <t>O Parágrafo único do art. 7º passará a ser o § 1º, com a seguinte redação: _x000D_
 _x000D_
 “§ 1º - Estão excluídas desta Lei as empresas enquadradas no regime de tributação diferenciada, nos termos da Lei Complementar 123/2006.”</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2980/emenda_substitutivo_pl_011_11.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2980/emenda_substitutivo_pl_011_11.docx</t>
   </si>
   <si>
     <t>O caput do art.3º do Substitutivo ao Projeto de Lei nº 011 de 08/11/2018 passa a viger com  a seguinte redação:_x000D_
 _x000D_
 “Art. 3º  As isenções e/ou reduções poderão ser autorizadas pelo prazo de até 06 (seis) anos, contados a partir da vigência desta lei, resguardada a demonstração das condições previstas nesta lei e no regulamento..” _x000D_
 _x000D_
 _x000D_
 Aracruz, ES  ....  de dezembro  de 2018.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2987/emenda_substitutivo_pl_011_3.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2987/emenda_substitutivo_pl_011_3.docx</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/3261/emenda_modificativa_no_04_-_pl_051-2018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/3261/emenda_modificativa_no_04_-_pl_051-2018.pdf</t>
   </si>
   <si>
     <t>Altera redação do Artigo 7º do Substitutivo ao Projeto de Lei nº 051/2018</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/3868/legislativo_041252.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/3868/legislativo_041252.pdf</t>
   </si>
   <si>
     <t>A Emenda modifica o § 3º do artigo 10 do Substitutivo ao Projeto de Lei nº 011/2008</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>EMESU</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2580/emenda_supressiva_ao_018.2018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2580/emenda_supressiva_ao_018.2018.pdf</t>
   </si>
   <si>
     <t>Fica suprimido na integralidade o art. 3º do Projeto de Lei nº 018/2018 de autoria do Poder Executivo Municipal, bem como sua respectiva emenda modificativa.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2977/emenda_substitutivo_pl_011_7.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2977/emenda_substitutivo_pl_011_7.docx</t>
   </si>
   <si>
     <t>Fica suprimido o § 2º do art. 10 do Substitutivo ao Projeto de Lei  nº 011/2018 com a seguinte redação: _x000D_
 _x000D_
 “§ 2º A não apresentação dos documentos comprobatórios e o não cumprimento das obrigações assumidas, acarretará no cancelamento dos benefícios e consequentemente na cobrança retroativa dos impostos devidamente atualizados, acrescidos das multas previstas no Código Tributário Municipal por atraso e/ou não pagamento de impostos.”</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2978/emenda_substitutivo_pl_011_8.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2978/emenda_substitutivo_pl_011_8.docx</t>
   </si>
   <si>
     <t>Fica suprimido o § 3º do art. 10 constante da Emenda Modificativa nº 001/2018 ao Projeto de Lei  nº 011/2018 com a seguinte redação: _x000D_
 _x000D_
 “§ 3º A não apresentação dos documentos comprobatórios e o não cumprimento das obrigações assumidas, acarretará no cancelamento dos benefícios e consequentemente na cobrança retroativa dos impostos devidamente atualizados, acrescidos das multas previstas no Código Tributário Municipal por atraso e/ou não pagamento de impostos.”</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2979/emenda_substitutivo_pl_011_9.docx</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2979/emenda_substitutivo_pl_011_9.docx</t>
   </si>
   <si>
     <t>Fica suprimido o § 3º do art. 11 do Substitutivo ao Projeto de Lei  nº 011/2018 com a seguinte redação: _x000D_
 _x000D_
 “§ 3º A apresentação parcial de documentos comprobatórios e o não cumprimento das obrigações assumidas, implicará na aplicação de sanção proporcional ao descumprimento, no exercício em que ocorrerem.”</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/3016/emenda_supressiva_3_art_10.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/3016/emenda_supressiva_3_art_10.pdf</t>
   </si>
   <si>
     <t>Fica suprimido o §3º do art. 10 constante da Emenda Modificativa nº 001/2018 ao Projeto de Lei nº 011/2018 com a seguinte redação:</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>EFFT - Economia, Finanças, Fisc. e Tomadas de Contas</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1899/projeto_de_decreto_no_001.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1899/projeto_de_decreto_no_001.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE ARACRUZ, REFERENTE AO EXERCÍCIO DE 2015, DE RESPONSABILIDADE DO SENHOR MARCELO DE SOUZA COELHO.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1900/projeto_de_decreto_no_002.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1900/projeto_de_decreto_no_002.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO ARACRUZENSE AO SENHOR HERMES VAZZOLER JUNIOR.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1901/projeto_de_decreto_no_003.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1901/projeto_de_decreto_no_003.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO ARACRUZENSE AO SENHOR ANDERSON LOUREIRO BARBOSA.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1902/projeto_de_decreto_no_004.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1902/projeto_de_decreto_no_004.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRÊMIO DESTAQUE MULHERES ARACRUZENSES A SENHORA ROSILENE FILIPE DOS SANTOS.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1903/projeto_de_decreto_no_005.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1903/projeto_de_decreto_no_005.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRÊMIO DESTAQUE MULHERES ARACRUZENSES A SENHORA ODETTE BERTOLLO.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1904/projeto_de_decreto_no_006.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1904/projeto_de_decreto_no_006.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRÊMIO DESTAQUE MULHERES ARACRUZENSES A SENHORA RITA DE CÁSSIA COSTA ROSA.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1905/projeto_de_decreto_no_007.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1905/projeto_de_decreto_no_007.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRÊMIO DESTAQUE MULHERES ARACRUZENSES A SENHORA DÉBORA AMORIM GOMES BARBOSA.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1906/projeto_de_decreto_no_008.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1906/projeto_de_decreto_no_008.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRÊMIO DE HONRA AO MÉRITO DESPORTIVO AO SENHOR RAIMUNDO NONATO DE SOUZA.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1907/projeto_de_decreto_no_009.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1907/projeto_de_decreto_no_009.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRÊMIO DE HONRA AO MÉRITO DESPORTIVO AO SENHOR VINICIUS MOREIRA CORREIA</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1908/projeto_de_decreto_no_010.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1908/projeto_de_decreto_no_010.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRÊMIO DE HONRA AO MÉRITO DESPORTIVO AO SENHOR JOACIR RENATO GONÇALVES NASCIMENTO.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1909/projeto_de_decreto_no_011.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1909/projeto_de_decreto_no_011.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO ARACRUZENSE AO SENHOR SEBASTIÃO ANTÔNIO NETO.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1910/projeto_de_decreto_no_012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1910/projeto_de_decreto_no_012.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO ARACRUZENSE AO SENHOR DANT NICCHIO SATHLER.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1911/projeto_de_decreto_no_013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1911/projeto_de_decreto_no_013.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO ARACRUZENSE AO SENHOR GILBERTO GIL DEMATTE PERINI.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1912/projeto_de_decreto_no_014.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1912/projeto_de_decreto_no_014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO ARACRUZENSE AO SENHOR ADILSON ALEIXO.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1913/projeto_de_decreto_no_015.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1913/projeto_de_decreto_no_015.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRÊMIO DESTAQUE MULHERES ARACRUZENSES A SENHORA AMANDA ROSÁRIO CORREIA PAGANOTO.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1914/projeto_de_decreto_no_016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1914/projeto_de_decreto_no_016.pdf</t>
   </si>
   <si>
     <t>CONCEDE O “PRÊMIO DESTAQUE HOMENS ARACRUZENSES” AO SENHOR RICARDO BOLONESE ROSÁRIO.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1915/projeto_de_decreto_no_017.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1915/projeto_de_decreto_no_017.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO ARACRUZENSE AO SENHOR EDMILSON ROSA LIMA.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2503/projeto_de_decreto_-_homem_aracruzense.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2503/projeto_de_decreto_-_homem_aracruzense.pdf</t>
   </si>
   <si>
     <t>Prêmio Destaque Homem Aracruzense.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2524/projeto_de_decreto_viana_2.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2524/projeto_de_decreto_viana_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO ARACRUZENSE AO SENHOR ANTÔNIO VIANA.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2528/titulo_de_cidadao_jose_rodolfo.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2528/titulo_de_cidadao_jose_rodolfo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Aracruzense ao Sr. José Rodolfo Assad Cavalcante.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2864/projeto_de_decreto-_002_titulo_cidadao_dino.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2864/projeto_de_decreto-_002_titulo_cidadao_dino.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Aracruzense</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2866/modelo_projeto_de_decreto.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2866/modelo_projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1225/projeto_de_resolucao_no_001.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1225/projeto_de_resolucao_no_001.pdf</t>
   </si>
   <si>
     <t>PRORROGA PRAZO DA COMISSÃO ESPECIAL</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1226/projeto_de_resolucao_no_002.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1226/projeto_de_resolucao_no_002.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>CPI - Comissão Parlamentar Inquérito</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1655/projeto_de_resolucao_003_-__relatorio__cpi.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1655/projeto_de_resolucao_003_-__relatorio__cpi.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER FINAL DA COMISSÃO PARLAMENTAR DE INQUÉRITO PARA APURAR POSSÍVEIS IRREGULARIDADES NOS CONTRATOS FIRMADOS POR EMPRESAS ESPECIALIZADAS EM MANEJO DE RESÍDUOS SÓLIDOS E LIMPEZA URBANA CONTRATADAS PELA MUNICIPALIDADE NO PERÍODO COMPREENDIDO ENTRE 1° DE JANEIRO DE 2013, ATÉ A PRESENTE DATA (03/08/2017), INSTAURADA POR MEIO DA RESOLUÇÃO Nº 673, DE 29 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2388/projeto_de_resolucao_no_004.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2388/projeto_de_resolucao_no_004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO À BASE CADASTRAL DOS SERVIDORES DO PODER LEGISLATIVO PELO IPASMA.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2517/projeto_de_resolucao_005_comissao_especial_-_jurong.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2517/projeto_de_resolucao_005_comissao_especial_-_jurong.pdf</t>
   </si>
   <si>
     <t>Comissão Especial com a finalidade de apurar possível descumprimento das condicionantes de licenciamento do empreendimento Estaleiro Jurong Aracruz</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2984/plenarinho_-_lucas_baioco.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2984/plenarinho_-_lucas_baioco.pdf</t>
   </si>
   <si>
     <t>Dá denominação oficial à sala de comissões da Câmara Municipal de Aracruz.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1916/veto_ao_pl_007-2018_-_do_legislativo_-_copia.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1916/veto_ao_pl_007-2018_-_do_legislativo_-_copia.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI Nº 007/2018 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8050,67 +8050,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1012/indica-o-n-001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1013/indica-o-n-002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1014/indica-o-n-003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1015/indica-o-n-004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1016/indica-o-n-005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1017/indica-o-n-006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1018/indica-o-n-007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1019/indica-o-n-008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1020/indica-o-n-009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1021/indica-o-n-010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1022/indica-o-n-011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1023/indica-o-n-012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1024/indica-o-n-013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1025/indica-o-n-014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1026/indica-o-n-015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1027/indica-o-n-016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1028/indica-o-n-017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1029/indica-o-n-018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1030/indica-o-n-019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1031/indica-o-n-020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1032/indica-o-n-021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1033/indica-o-n-022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1034/indica-o-n-023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1035/indica-o-n-024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1036/indica-o-n-025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1037/indica-o-n-026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1038/indica-o-n-027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1039/indica-o-n-028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1040/indica-o-n-029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1041/indica-o-n-030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1042/indica-o-n-031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1043/indica-o-n-032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1044/indica-o-n-033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1045/indica-o-n-034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1046/indica-o-n-035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1047/indica-o-n-036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1048/indica-o-n-037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1049/indica-o-n-038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1050/indica-o-n-039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1051/indica-o-n-040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1052/indica-o-n-041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1053/indica-o-n-042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1054/indica-o-n-043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1055/indica-o-n-044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1056/indica-o-n-045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1057/indica-o-n-046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1058/indica-o-n-047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1059/indica-o-n-048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1060/indica-o-n-049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1061/indica-o-n-050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1062/indica-o-n-051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1063/indica-o-n-052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1064/indica-o-n-053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1065/indica-o-n-054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1066/indica-o-n-055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1067/indica-o-n-056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1068/indica-o-n-057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1069/indica-o-n-058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1070/indica-o-n-059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1071/indica-o-n-060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1072/indica-o-n-061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1073/indica-o-n-062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1074/indica-o-n-063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1075/indica-o-n-064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1076/indica-o-n-065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1077/indica-o-n-066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1078/indica-o-n-067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1079/indica-o-n-068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1080/indica-o-n-069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1081/indica-o-n-070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1082/indica-o-n-071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1083/indica-o-n-072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1084/indica-o-n-073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1085/indica-o-n-074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1086/indica-o-n-075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1087/indica-o-n-076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1088/indica-o-n-077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1089/indica-o-n-078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1090/indica-o-n-079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1091/indica-o-n-080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1092/indica-o-n-081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1093/indica-o-n-082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1094/indica-o-n-083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1095/indica-o-n-084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1096/indica-o-n-085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1097/indica-o-n-086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1098/indica-o-n-087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1099/indica-o-n-088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1100/indica-o-n-089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1101/indica-o-n-090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1102/indica-o-n-091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1103/indica-o-n-092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1104/indica-o-n-093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1105/indica-o-n-094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1106/indica-o-n-095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1107/indica-o-n-096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1108/indica-o-n-097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1109/indica-o-n-098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1110/indica-o-n-099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1111/indica-o-n-100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1112/indica-o-n-101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1113/indica-o-n-102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1114/indica-o-n-103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1115/indica-o-n-104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1116/indica-o-n-105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1119/indica-o-n-108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1120/indica-o-n-109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1121/indica-o-n-110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1122/indica-o-n-111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1123/indica-o-n-112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1124/indica-o-n-113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1125/indica-o-n-114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1126/indica-o-n-115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1127/indica-o-n-116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1128/indica-o-n-117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1129/indica-o-n-118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1130/indica-o-n-119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1131/indica-o-n-120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1132/indica-o-n-121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1133/indica-o-n-122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1134/indica-o-n-123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1135/indica-o-n-124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1136/indica-o-n-125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1137/indica-o-n-126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1138/indica-o-n-127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1139/indica-o-n-128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1140/indica-o-n-129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1141/indica-o-n-130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1142/indica-o-n-131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1143/indica-o-n-132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1144/indica-o-n-133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1145/indica-o-n-134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1146/indica-o-n-135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1147/indica-o-n-136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1148/indica-o-n-137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1149/indica-o-n-138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1150/indica-o-n-139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1170/indica-o-n-140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1171/indica-o-n-141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1172/indica-o-n-142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1173/indica-o-n-143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1174/indica-o-n-144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1175/indica-o-n-145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1176/indica-o-n-146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1177/indica-o-n-147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1178/indica-o-n-148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1179/indica-o-n-149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1180/indica-o-n-150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1181/indica-o-n-151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1182/indica-o-n-152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1183/indica-o-n-153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1184/indica-o-n-154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1185/indicacao_no_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1186/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1187/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1188/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1189/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1190/indicacao_no_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1191/indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1192/indicacao_no_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1193/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1194/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1230/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1232/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1233/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1234/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1235/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1236/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1237/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1238/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1239/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1240/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1241/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1242/indicacao_no_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1243/indicacao_no_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1244/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1245/indicacao_no_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1246/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1247/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1248/indicacao_no_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1514/indicacao_no_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1516/indicacao_no_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1517/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1518/indicacao_no_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1519/indicacao_no_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1520/indicacao_no_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1521/indicacao_no_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1522/indicacao_no_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1523/indicacao_no_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1524/indicacao_no_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1525/indicacao_no_194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1526/indicacao_no_195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1527/indicacao_no_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1528/indicacao_no_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1529/indicacao_no_198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1530/indicacao_no_199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1531/indicacao_no_200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1532/indicacao_no_201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1533/indicacao_no_202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1534/indicacao_no_203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1535/indicacao_no_204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1536/indicacao_no_205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1537/indicacao_no_206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1538/indicacao_no_207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1539/indicacao_no_208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1622/indicacao_no_209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1623/indicacao_no_210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1624/indicacao_no_211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1625/indicacao_no_212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1626/indicacao_no_213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1627/indicacao_no_214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1628/indicacao_no_215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1629/indicacao_no_216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1630/indicacao_no_217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1631/indicacao_no_218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1632/indicacao_no_219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1633/indicacao_no_220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1634/indicacao_no_221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1635/indicacao_no_222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1636/indicacao_no_223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1637/indicacao_no_224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1638/indicacao_no_225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1639/indicacao_no_226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1640/indicacao_no_227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1641/indicacao_no_228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1642/indicacao_no_229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1988/indicacao_no_230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1989/indicacao_no_231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1990/indicacao_no_232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1991/indicacao_no_233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1992/indicacao_no_234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1993/indicacao_no_235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1994/indicacao_no_236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1995/indicacao_no_237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1996/indicacao_no_238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1997/indicacao_no_239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1998/indicacao_no_240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1999/indicacao_no_241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2000/indicacao_no_242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2001/indicacao_no_243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao_no_244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2003/indicacao_no_245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2217/indicacao_no_246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2218/indicacao_no_247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2219/indicacao_no_248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2220/indicacao_no_249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2221/indicacao_no_250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2222/indicacao_no_251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2223/indicacao_no_252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2224/indicacao_no_253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2225/indicacao_no_254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2226/indicacao_no_255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2227/indicacao_no_256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2228/indicacao_no_257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2229/indicacao_no_258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2230/indicacao_no_259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2231/indicacao_no_260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2232/indicacao_no_261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2356/indicacao_no_262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2357/indicacao_no_263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2358/indicacao_no_264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2359/indicacao_no_265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2360/indicacao_no_266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2361/indicacao_no_267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2362/indicacao_no_268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2363/indicacao_no_269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2364/indicacao_no_270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2365/indicacao_no_271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2366/indicacao_no_272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2367/indicacao_no_273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2368/indicacao_no_274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2369/indicacao_no_275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2370/indicacao_no_276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2371/indicacoa_no_277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2372/indicacoa_no_278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2373/indicacoa_no_279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2374/indicacoa_no_280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2375/indicacoa_no_281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2376/indicacoa_no_282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2377/indicacoa_no_283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2378/indicacoa_no_284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2379/indicacoa_no_285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2380/indicacoa_no_286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2381/indicacoa_no_287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2386/indicacao_no_288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2387/indicacao_no_289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2389/indicacao_no_290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2390/indicacao_no_291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2391/indicacao_no_292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2395/indicacao_no_293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2404/indicacao_no_294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2405/indicacao_no_295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2406/indicacao_no_296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2407/indicacao_no_297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2408/indicacao_no_298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2409/indicacao_no_299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2410/indicacao_no_300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2411/indicacao_no_301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2412/indicacao_no_302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2413/indicacao_no_303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2414/indicacao_no_304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2415/indicacao_no_305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2416/indicacao_no_306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2417/indicacao_no_307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2418/indicacao_no_308.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2420/indicacao_no_310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2421/indicacao_no_311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2422/indicacao_no_312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2423/indicacao_no_313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2424/indicacao_no_314.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2425/indicacao_no_315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2426/indicacao_no_316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2427/indicacao_no_317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2436/indicacao_no_318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2492/indicacao_no_319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2493/indicacao_no_320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2494/indicacao_no_321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2495/indicacao_no_322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2496/indicacao_no_323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2497/indicacao_no_324.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2498/indicacao_no_325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2437/indicacao_no_326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2438/indicacao_no_327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2439/indicacao_no_328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2440/indicacao_no_329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2441/indicacao_no_330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2442/indicacao_no_331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2443/indicacao_no_332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2444/indicacao_-_redutores_de_velocidades_capina_e__5CpbjP3.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2445/indicacao_pavimentacao_e_rede_de_esgoto_bairro_saue..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2446/manutencao_nos_equipamentos_na_praca_sinval_qui_jhFq3Iu.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2447/indicacao_15_outubro_18_ativar_a_nova_unidade__rxjaPMo.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2448/indicacao_15_outubro_18_reativar_sistema_de_vi_8QoyZpb.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2469/indicacao_2018_solicitando_a_reuperacao_da_est_hmGjkvV.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2470/indicacao_2018_solicitando_o_abono_para_o_servi_imsmiP4.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2475/indicacao_vestiarios_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2476/indicacao_341-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2477/indicacao_22_outubro_18_fazer_manutencao_quadr_TZvCbV1.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2478/indicacao_22_outubro_18_fazer_manutencao_brinq_fesra1s.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2479/082-2018_-_aracruz_-_vestiarios_praca_da_paz.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2480/081-2018_-_coqueiral_-_palyground_na_praca.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2481/080-2018_-_coqueiral_-_abrigos_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2482/079-2018_-_barra_do_sahy_-_extensao_de_rede_ele_NK61XCv.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2483/083_-2018_redutor_de_velcidade_b_guanabara.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2499/pdf_025237.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2500/pdf_025236.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2501/pdf_025238.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2502/pdf_025235.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2511/indicacao_29outubro2018_solo_brita_balsa_ZSarXaD.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2527/indicacao_2018_solicitacao_de_capina_e_reforma__iry8eXd.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2529/indicacao_creche_noturna.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2534/indicacao_12nov18_brinquedos_parque_infantil_pr_mfYJQia.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2535/indicacao_de_cobertura_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2543/ind_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2544/ind._limpeza_do_rio_ribeirao_2.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2545/ind_iluminaca_itaparica.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2548/indicacao_no12_-_patrolamento_das_estradas_de_c_Pt5Y8tn.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2549/ind_......paisagismo_barra_do_sahy.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2558/indicacao_comissao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2581/ante_projeto_de_lei___guardioes.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2591/indicacao_anteprojeto_bueiro_inteligente.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2592/indicacao_anteprojeto_semana_municipal_de_comba_KcJJMOf.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2662/indicacao_2018_-complemento_para_manilhas.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2666/indicacao_2018_faixa_de_pedestre_3d.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2756/indicacao_2018_substituicao_de_poste_-nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2821/indicacao_2018_substituicao_de_poste_-santa_luzia.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2827/indicacao_2018_redutor_de_velocidade._e_grelha.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2869/indicacao_capina_e_limpeza_na_praca_da_biblia.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2891/indicacao_igreja_corrego_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1151/requerimento-n-001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1152/requerimento-n-002.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1153/requerimento-n-003.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1154/requerimento-n-004.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1155/requerimento-n-005.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1156/requerimento-n-006.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1157/requerimento-n-007.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1158/requerimento-n-008.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1159/requerimento-n-009.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1160/requerimento-n-010.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1161/requerimento-n-011.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1162/requerimento-n-012.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1163/requerimento-n-013.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1164/requerimento-n-014.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1165/requerimento-n-015.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1166/requerimento-n-016.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1167/requerimento-n-017.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1168/requerimento-n-018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1169/requerimento-n-019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1219/requerimento_no_020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1220/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1221/requerimento_no_022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1222/requerimento_no_023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1223/requerimento_no_024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1224/requerimento_no_025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1296/requerimento_no_26_negado_pelo_presidente.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1540/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1541/requerimento_no_028.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1542/requerimento_no_029.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1543/requerimento_no_030.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1544/requerimento_no_031.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1602/requerimento_no_032.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1603/requerimento_no_033.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1604/requerimento_no_034.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1605/requerimento_no_035.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1606/requerimento_no_036.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1607/requerimento_no_037.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1608/requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1609/requerimento_no_039.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1751/requerimento_no_040.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1752/requerimento_no_041.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1753/requerimento_no_042.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1754/requerimento_no_043.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1755/requerimento_no_044.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1756/requerimento_no_045.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1757/requerimento_no_046.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1758/requerimento_no_047.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1759/requerimento_no_048.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1838/requerimento_no_049.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1839/requerimento_no_050.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1840/requerimento_no_051.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1841/requerimento_no_052.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1842/requerimento_no_053.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1843/requerimento_no_054.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1844/requerimento_no_055.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1845/requerimento_no_056.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1944/requeriemnto_no_057.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1945/requeriemnto_no_058.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1946/requeriemnto_no_059.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1947/requeriemnto_no_060.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1948/requeriemnto_no_061.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1949/requerimento_no_062.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1950/requerimento_no_063.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1951/requerimento_no_064.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1952/requerimento_no_065.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1953/requerimento_no_066.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1954/requerimento_no_067.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1955/requerimento_no_068.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1956/requerimento_no_069.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2240/requerimento_no_070.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2242/requerimento_no_071.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2244/requerimento_no_072.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2249/requerimento_no_073.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2251/requerimento_no_074.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2253/requerimento_no_075.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2337/requerimento_no_076.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2338/requerimento_no_077.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2339/requerimento_no_078.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2340/requerimento_no_079.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2341/requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2342/requerimento_no_081.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2344/requerimento_no_083.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2382/requerimento_no_084.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2392/requerimento_no_085.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2393/requerimento_no_086.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2394/requerimento_no_087.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2450/requerimento_no_088.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2451/requerimento_no_089.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2452/requerimento_no_090.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2453/requerimento_no_091.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2454/requerimento_no_092.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2455/requerimento_no_093.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2456/requerimento_no_094.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2504/requerimento_no_095.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2505/requerimento_no_096.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2506/requerimento_no_097.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2507/requerimento_no_098.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2457/requerimento_no_099.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2458/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2459/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2461/novo_documento_2018-10-15_18.27.53_20181015182824.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2462/requerimento_balneabilidade.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2463/requerimento_prestacao_de_contas_saude.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2464/requerimento_prestacao_de_contas_educacao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2465/requerimento_prestacao_de_contas_turismo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2467/mocao_de_pesar_sr._antonio_godoi.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2510/mocao_de_pesar__-_mae_de_aimozi.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2509/requerimento_saude_-_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2508/requerimento_semds_-_costureiras.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2512/mocao_de_pesar_do_sr._joao_damascenobidu_do_iraja.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2513/requerimento_joao_coutinho_2.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2520/requerimento_concurso.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2521/voto_de_pesar_jose_de_alvarenga_lemos.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2522/voto_de_pesar_jose_pereira_batista.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2526/requerimento_divaldo_crevelin_conselho_do_petro_lOimRmR.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2539/requerimento_convocacao_secretarios_para_orcamento_2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2540/requerimento_setrans_bocas__de_lobo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2541/requerimento_setrans_e_turismo_shows_maiara_e_m_QK2ljwW.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2542/requerimento_setrans_area_de_barra_do_sahy_shows.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2550/requerimento_providencias_cpi.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2551/requerimento_providencias_cpi_fiscais.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2552/requerimento_providencias_cpi_licitacao.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2553/requerimento_providencias_cpi__orgaos.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2554/requerimento_tacs.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2559/requerimento_comissao_financas.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2560/requerimento_reforma_administrativa.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2561/requerimento_informacoes_diversas.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2562/requerimento_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2564/requerimento_comissao_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2568/page-1.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2569/page-2.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2570/page-3.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2571/page-4.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2572/page-5.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2573/page-6.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2574/page-7.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2575/page-8.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2576/page-9.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2577/page-10.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2593/legislativo_028544.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2594/legislativo_028545.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2595/legislativo_028546.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2596/legislativo_028547.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2597/legislativo_028548.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2599/legislativo_028549.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2600/legislativo_028550.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2601/legislativo_028551.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2602/legislativo_028654.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2603/requerimento_afastamento_secretaria.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2676/novo_documento_2018-12-10_19.46.03_20181210194801.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2785/requerimento_-_postes.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1207/projeto_de_lei_-_001-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1208/projeto_de_lei_-_002-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1209/projeto_de_lei_-_003__aluguel_de_predios.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1210/projeto_de_lei_-_004__banco_de_orteses.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1211/projeto_de_lei_-_005_boletim_eletronico.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1212/projeto_de_lei_-_006_combate_a_violencia.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1213/projeto_de_lei_-_007___atendimento_aos_portador_yC4OltM.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1214/projeto_de_lei_-_008___recem_nascidos_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1215/projeto_de_lei_-_009_dia_municipal_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1216/projeto_de_lei_-_010_dia_do_taxista.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1217/projeto_de_lei_-_011_logradouro_de_jacupemba.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1218/projeto_de_lei_-_012_-2018_de_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1619/projeto_de_lei_-_013.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1620/projeto_de_lei_-_014.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1621/projeto_de_lei_-_015_-_altera_lei_3.814.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1896/projeto_de_lei_-_016_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1897/projeto_de_lei_-_017_-_dia_do_feirante.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1898/projeto_de_lei_-_018_semana_municipal_do_escoteiro.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2237/projeto_de_lei_-_019_-_ouvidoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2384/projeto_de_lei_-_020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2434/projeto_de_lei_-_021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2449/projeto_milhagem.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2533/projeto_de_lei_023_-_denominacao_da_unidade_de__eY2LN1X.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2538/pl_monica_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2546/........projeto_de_lei_no_........._praca_das_a_hdOiWZz.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2547/projeto_de_lei_026-_denominacao_do_campo_bom_de_bola.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2556/projeto_de_lei_-_unidade_saude_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2567/rua_moroba_2jqenfz.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2590/sao_clemente_ii-_portelinha_1emt3mg.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2755/........projeto_de_lei_no_025_-2018__logradouro_Lj2fVz3.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2757/projeto_de_lei_dia_do_desbravador.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1195/projeto_de_lei_no_001-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1196/projeto_de_lei_no_002-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1197/projeto_de_lei_no_003-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1198/projeto_de_lei_no_004-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1199/projeto_de_lei_no_005-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1200/projeto_de_lei_no_006-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1201/projeto_de_lei_no_007-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1202/projeto_de_lei_no_008-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1203/projeto_de_lei_no_009-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1204/projeto_de_lei_no_010-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1205/projeto_de_lei_no_011-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1206/projeto_de_lei_no_012-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1227/projeto_de_lei_no_013-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1228/projeto_de_lei_no_014-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1229/projeto_de_lei_no_015-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1610/projeto_de_lei_no_016-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1611/projeto_de_lei_no_017-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1612/projeto_de_lei_no_018-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1613/projeto_de_lei_no_019-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1614/projeto_de_lei_no_020-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1615/projeto_de_lei_no_021-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1616/projeto_de_lei_no_022-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1617/projeto_de_lei_no_023-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1618/projeto_de_lei_no_024-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1643/projeto_de_lei_no_025-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1644/projeto_de_lei_no_026-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1645/projeto_de_lei_no_027-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1646/projeto_de_lei_no_028-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1647/projeto_de_lei_no_029-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1648/projeto_de_lei_no_030-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1649/projeto_de_lei_no_031-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1846/projeto_de_lei_no_032-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1889/projeto_de_lei_no_033-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1890/projeto_de_lei_no_034-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1891/projeto_de_lei_no_035-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1892/projeto_de_lei_no_036-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1893/projeto_de_lei_no_037-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1894/projeto_de_lei_no_038-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1895/projeto_de_lei_no_039-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2235/projeto_de_lei_no_040-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2236/projeto_de_lei_no_041-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2334/projeto_de_lei_no_042-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2335/projeto_de_lei_no_043-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2336/projeto_de_lei_no_044-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2383/projeto_de_lei_no_045-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2429/projeto_de_lei_no_046-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2430/projeto_de_lei_no_047-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2431/projeto_de_lei_no_048-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2432/projeto_de_lei_no_049-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2433/projeto_de_lei_no_050-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2466/projeto_de_lei_no_051-2018_-_executivo_-_com_anexo_loa.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2525/projeto_de_lei_n052.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2523/pl_053-18.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2578/pl_e_mensagem_054_-_2018.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2582/pl_e_mensagem_055_-_2018.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2583/pl_e_mensagem_056_-_2018.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2584/pl_e_mensagem_057_-_2018.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2585/pl_e_mensagem_058_-_2018.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2587/projeto_de_lei_n_059_1.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2588/projeto_de_lei_n_060.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2598/projeto_de_lei_e_mensagem_061.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2609/projeto_de_lei_e_mensagem_062.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2610/pl_063-2018.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2611/projeto_de_lei_064.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2818/projeto_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2988/projeto_de_lei_066-2018.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2014/substitutivo_ao_pl_no_20.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2015/substitutivo_ao_pl_no_28.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2428/substitutivo_ao_pl_017-2018.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2530/substitutivo_pl_11-18.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2531/substitutivo_pl_51-18-merged.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2532/substitutivo_pl_21-18.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2555/substitutivo_pl_060-17-2.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2667/substitutivo_ao_pl_063.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2670/060_-_substitutivo_3_-_dezembro.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2579/emenda_aditiva_n_001_pl_51.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2586/emenda_aditiva_n_002_ao_substitutivo_pl_n_051.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2781/emenda_aditiva_pl_054-2018__-_inciso_iii_ao_art_25.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2786/pl52-2018_-_emenda_001.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2787/pl52-2018_-_emenda_002.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2790/pl53-2018_-_emenda_001.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2791/pl53-2018_-_emenda_002.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2986/emenda_substitutivo_pl_011_6.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2557/emenda_de_redacao_pdl_no18.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2794/legislativo_034897.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2514/emenda_modificativa_001_projeto_decreto_018_2017.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2518/emenda_modificativa_001-_pl_032_executivo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2519/projeto_de_lei_no_039-2018_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2563/emenda_orcamento_2019.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2565/emenda_modificativa_pl_051-2018__-_art_8_spl.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2566/emenda_modificativa_pl_051-2018__-_art_6_spl.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2604/emenda_modificativa_-_005_orcamento_2019.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2605/emenda_modificativa_-_06_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2606/emenda_modificativa_-_no_007.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2607/emenda_modificativa_-_no_008_EvvVjtf.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2608/emenda_modificativa_-_no_009.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2788/legislativo_034900.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2792/legislativo_034899.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2793/legislativo_034898.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2797/legislativo_034893.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2795/legislativo_034895.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2796/legislativo_034894.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2973/emenda_substitutivo_pl_011_1.docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2974/emenda_substitutivo_pl_011_2.docx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2975/emenda_substitutivo_pl_011_5.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2976/emenda_substitutivo_pl_011_3.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2980/emenda_substitutivo_pl_011_11.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2987/emenda_substitutivo_pl_011_3.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/3261/emenda_modificativa_no_04_-_pl_051-2018.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/3868/legislativo_041252.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2580/emenda_supressiva_ao_018.2018.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2977/emenda_substitutivo_pl_011_7.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2978/emenda_substitutivo_pl_011_8.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2979/emenda_substitutivo_pl_011_9.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/3016/emenda_supressiva_3_art_10.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1899/projeto_de_decreto_no_001.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1900/projeto_de_decreto_no_002.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1901/projeto_de_decreto_no_003.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1902/projeto_de_decreto_no_004.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1903/projeto_de_decreto_no_005.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1904/projeto_de_decreto_no_006.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1905/projeto_de_decreto_no_007.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1906/projeto_de_decreto_no_008.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1907/projeto_de_decreto_no_009.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1908/projeto_de_decreto_no_010.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1909/projeto_de_decreto_no_011.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1910/projeto_de_decreto_no_012.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1911/projeto_de_decreto_no_013.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1912/projeto_de_decreto_no_014.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1913/projeto_de_decreto_no_015.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1914/projeto_de_decreto_no_016.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1915/projeto_de_decreto_no_017.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2503/projeto_de_decreto_-_homem_aracruzense.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2524/projeto_de_decreto_viana_2.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2528/titulo_de_cidadao_jose_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2864/projeto_de_decreto-_002_titulo_cidadao_dino.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2866/modelo_projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1225/projeto_de_resolucao_no_001.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1226/projeto_de_resolucao_no_002.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1655/projeto_de_resolucao_003_-__relatorio__cpi.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2388/projeto_de_resolucao_no_004.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2517/projeto_de_resolucao_005_comissao_especial_-_jurong.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2984/plenarinho_-_lucas_baioco.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1916/veto_ao_pl_007-2018_-_do_legislativo_-_copia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1012/indica-o-n-001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1013/indica-o-n-002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1014/indica-o-n-003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1015/indica-o-n-004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1016/indica-o-n-005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1017/indica-o-n-006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1018/indica-o-n-007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1019/indica-o-n-008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1020/indica-o-n-009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1021/indica-o-n-010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1022/indica-o-n-011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1023/indica-o-n-012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1024/indica-o-n-013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1025/indica-o-n-014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1026/indica-o-n-015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1027/indica-o-n-016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1028/indica-o-n-017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1029/indica-o-n-018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1030/indica-o-n-019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1031/indica-o-n-020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1032/indica-o-n-021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1033/indica-o-n-022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1034/indica-o-n-023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1035/indica-o-n-024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1036/indica-o-n-025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1037/indica-o-n-026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1038/indica-o-n-027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1039/indica-o-n-028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1040/indica-o-n-029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1041/indica-o-n-030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1042/indica-o-n-031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1043/indica-o-n-032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1044/indica-o-n-033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1045/indica-o-n-034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1046/indica-o-n-035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1047/indica-o-n-036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1048/indica-o-n-037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1049/indica-o-n-038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1050/indica-o-n-039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1051/indica-o-n-040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1052/indica-o-n-041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1053/indica-o-n-042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1054/indica-o-n-043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1055/indica-o-n-044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1056/indica-o-n-045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1057/indica-o-n-046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1058/indica-o-n-047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1059/indica-o-n-048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1060/indica-o-n-049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1061/indica-o-n-050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1062/indica-o-n-051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1063/indica-o-n-052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1064/indica-o-n-053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1065/indica-o-n-054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1066/indica-o-n-055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1067/indica-o-n-056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1068/indica-o-n-057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1069/indica-o-n-058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1070/indica-o-n-059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1071/indica-o-n-060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1072/indica-o-n-061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1073/indica-o-n-062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1074/indica-o-n-063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1075/indica-o-n-064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1076/indica-o-n-065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1077/indica-o-n-066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1078/indica-o-n-067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1079/indica-o-n-068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1080/indica-o-n-069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1081/indica-o-n-070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1082/indica-o-n-071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1083/indica-o-n-072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1084/indica-o-n-073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1085/indica-o-n-074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1086/indica-o-n-075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1087/indica-o-n-076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1088/indica-o-n-077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1089/indica-o-n-078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1090/indica-o-n-079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1091/indica-o-n-080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1092/indica-o-n-081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1093/indica-o-n-082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1094/indica-o-n-083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1095/indica-o-n-084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1096/indica-o-n-085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1097/indica-o-n-086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1098/indica-o-n-087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1099/indica-o-n-088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1100/indica-o-n-089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1101/indica-o-n-090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1102/indica-o-n-091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1103/indica-o-n-092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1104/indica-o-n-093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1105/indica-o-n-094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1106/indica-o-n-095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1107/indica-o-n-096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1108/indica-o-n-097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1109/indica-o-n-098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1110/indica-o-n-099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1111/indica-o-n-100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1112/indica-o-n-101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1113/indica-o-n-102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1114/indica-o-n-103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1115/indica-o-n-104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1116/indica-o-n-105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1119/indica-o-n-108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1120/indica-o-n-109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1121/indica-o-n-110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1122/indica-o-n-111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1123/indica-o-n-112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1124/indica-o-n-113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1125/indica-o-n-114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1126/indica-o-n-115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1127/indica-o-n-116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1128/indica-o-n-117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1129/indica-o-n-118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1130/indica-o-n-119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1131/indica-o-n-120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1132/indica-o-n-121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1133/indica-o-n-122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1134/indica-o-n-123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1135/indica-o-n-124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1136/indica-o-n-125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1137/indica-o-n-126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1138/indica-o-n-127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1139/indica-o-n-128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1140/indica-o-n-129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1141/indica-o-n-130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1142/indica-o-n-131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1143/indica-o-n-132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1144/indica-o-n-133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1145/indica-o-n-134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1146/indica-o-n-135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1147/indica-o-n-136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1148/indica-o-n-137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1149/indica-o-n-138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1150/indica-o-n-139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1170/indica-o-n-140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1171/indica-o-n-141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1172/indica-o-n-142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1173/indica-o-n-143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1174/indica-o-n-144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1175/indica-o-n-145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1176/indica-o-n-146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1177/indica-o-n-147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1178/indica-o-n-148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1179/indica-o-n-149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1180/indica-o-n-150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1181/indica-o-n-151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1182/indica-o-n-152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1183/indica-o-n-153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1184/indica-o-n-154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1185/indicacao_no_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1186/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1187/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1188/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1189/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1190/indicacao_no_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1191/indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1192/indicacao_no_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1193/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1194/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1230/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1232/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1233/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1234/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1235/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1236/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1237/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1238/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1239/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1240/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1241/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1242/indicacao_no_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1243/indicacao_no_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1244/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1245/indicacao_no_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1246/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1247/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1248/indicacao_no_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1514/indicacao_no_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1516/indicacao_no_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1517/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1518/indicacao_no_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1519/indicacao_no_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1520/indicacao_no_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1521/indicacao_no_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1522/indicacao_no_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1523/indicacao_no_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1524/indicacao_no_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1525/indicacao_no_194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1526/indicacao_no_195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1527/indicacao_no_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1528/indicacao_no_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1529/indicacao_no_198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1530/indicacao_no_199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1531/indicacao_no_200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1532/indicacao_no_201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1533/indicacao_no_202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1534/indicacao_no_203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1535/indicacao_no_204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1536/indicacao_no_205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1537/indicacao_no_206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1538/indicacao_no_207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1539/indicacao_no_208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1622/indicacao_no_209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1623/indicacao_no_210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1624/indicacao_no_211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1625/indicacao_no_212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1626/indicacao_no_213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1627/indicacao_no_214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1628/indicacao_no_215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1629/indicacao_no_216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1630/indicacao_no_217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1631/indicacao_no_218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1632/indicacao_no_219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1633/indicacao_no_220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1634/indicacao_no_221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1635/indicacao_no_222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1636/indicacao_no_223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1637/indicacao_no_224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1638/indicacao_no_225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1639/indicacao_no_226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1640/indicacao_no_227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1641/indicacao_no_228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1642/indicacao_no_229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1988/indicacao_no_230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1989/indicacao_no_231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1990/indicacao_no_232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1991/indicacao_no_233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1992/indicacao_no_234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1993/indicacao_no_235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1994/indicacao_no_236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1995/indicacao_no_237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1996/indicacao_no_238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1997/indicacao_no_239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1998/indicacao_no_240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1999/indicacao_no_241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2000/indicacao_no_242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2001/indicacao_no_243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao_no_244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2003/indicacao_no_245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2217/indicacao_no_246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2218/indicacao_no_247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2219/indicacao_no_248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2220/indicacao_no_249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2221/indicacao_no_250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2222/indicacao_no_251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2223/indicacao_no_252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2224/indicacao_no_253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2225/indicacao_no_254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2226/indicacao_no_255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2227/indicacao_no_256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2228/indicacao_no_257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2229/indicacao_no_258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2230/indicacao_no_259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2231/indicacao_no_260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2232/indicacao_no_261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2356/indicacao_no_262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2357/indicacao_no_263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2358/indicacao_no_264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2359/indicacao_no_265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2360/indicacao_no_266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2361/indicacao_no_267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2362/indicacao_no_268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2363/indicacao_no_269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2364/indicacao_no_270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2365/indicacao_no_271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2366/indicacao_no_272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2367/indicacao_no_273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2368/indicacao_no_274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2369/indicacao_no_275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2370/indicacao_no_276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2371/indicacoa_no_277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2372/indicacoa_no_278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2373/indicacoa_no_279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2374/indicacoa_no_280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2375/indicacoa_no_281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2376/indicacoa_no_282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2377/indicacoa_no_283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2378/indicacoa_no_284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2379/indicacoa_no_285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2380/indicacoa_no_286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2381/indicacoa_no_287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2386/indicacao_no_288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2387/indicacao_no_289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2389/indicacao_no_290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2390/indicacao_no_291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2391/indicacao_no_292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2395/indicacao_no_293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2404/indicacao_no_294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2405/indicacao_no_295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2406/indicacao_no_296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2407/indicacao_no_297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2408/indicacao_no_298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2409/indicacao_no_299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2410/indicacao_no_300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2411/indicacao_no_301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2412/indicacao_no_302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2413/indicacao_no_303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2414/indicacao_no_304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2415/indicacao_no_305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2416/indicacao_no_306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2417/indicacao_no_307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2418/indicacao_no_308.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2420/indicacao_no_310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2421/indicacao_no_311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2422/indicacao_no_312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2423/indicacao_no_313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2424/indicacao_no_314.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2425/indicacao_no_315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2426/indicacao_no_316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2427/indicacao_no_317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2436/indicacao_no_318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2492/indicacao_no_319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2493/indicacao_no_320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2494/indicacao_no_321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2495/indicacao_no_322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2496/indicacao_no_323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2497/indicacao_no_324.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2498/indicacao_no_325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2437/indicacao_no_326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2438/indicacao_no_327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2439/indicacao_no_328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2440/indicacao_no_329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2441/indicacao_no_330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2442/indicacao_no_331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2443/indicacao_no_332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2444/indicacao_-_redutores_de_velocidades_capina_e__5CpbjP3.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2445/indicacao_pavimentacao_e_rede_de_esgoto_bairro_saue..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2446/manutencao_nos_equipamentos_na_praca_sinval_qui_jhFq3Iu.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2447/indicacao_15_outubro_18_ativar_a_nova_unidade__rxjaPMo.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2448/indicacao_15_outubro_18_reativar_sistema_de_vi_8QoyZpb.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2469/indicacao_2018_solicitando_a_reuperacao_da_est_hmGjkvV.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2470/indicacao_2018_solicitando_o_abono_para_o_servi_imsmiP4.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2475/indicacao_vestiarios_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2476/indicacao_341-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2477/indicacao_22_outubro_18_fazer_manutencao_quadr_TZvCbV1.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2478/indicacao_22_outubro_18_fazer_manutencao_brinq_fesra1s.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2479/082-2018_-_aracruz_-_vestiarios_praca_da_paz.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2480/081-2018_-_coqueiral_-_palyground_na_praca.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2481/080-2018_-_coqueiral_-_abrigos_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2482/079-2018_-_barra_do_sahy_-_extensao_de_rede_ele_NK61XCv.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2483/083_-2018_redutor_de_velcidade_b_guanabara.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2499/pdf_025237.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2500/pdf_025236.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2501/pdf_025238.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2502/pdf_025235.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2511/indicacao_29outubro2018_solo_brita_balsa_ZSarXaD.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2527/indicacao_2018_solicitacao_de_capina_e_reforma__iry8eXd.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2529/indicacao_creche_noturna.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2534/indicacao_12nov18_brinquedos_parque_infantil_pr_mfYJQia.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2535/indicacao_de_cobertura_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2543/ind_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2544/ind._limpeza_do_rio_ribeirao_2.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2545/ind_iluminaca_itaparica.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2548/indicacao_no12_-_patrolamento_das_estradas_de_c_Pt5Y8tn.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2549/ind_......paisagismo_barra_do_sahy.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2558/indicacao_comissao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2581/ante_projeto_de_lei___guardioes.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2591/indicacao_anteprojeto_bueiro_inteligente.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2592/indicacao_anteprojeto_semana_municipal_de_comba_KcJJMOf.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2662/indicacao_2018_-complemento_para_manilhas.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2666/indicacao_2018_faixa_de_pedestre_3d.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2756/indicacao_2018_substituicao_de_poste_-nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2821/indicacao_2018_substituicao_de_poste_-santa_luzia.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2827/indicacao_2018_redutor_de_velocidade._e_grelha.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2869/indicacao_capina_e_limpeza_na_praca_da_biblia.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2891/indicacao_igreja_corrego_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1151/requerimento-n-001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1152/requerimento-n-002.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1153/requerimento-n-003.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1154/requerimento-n-004.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1155/requerimento-n-005.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1156/requerimento-n-006.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1157/requerimento-n-007.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1158/requerimento-n-008.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1159/requerimento-n-009.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1160/requerimento-n-010.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1161/requerimento-n-011.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1162/requerimento-n-012.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1163/requerimento-n-013.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1164/requerimento-n-014.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1165/requerimento-n-015.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1166/requerimento-n-016.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1167/requerimento-n-017.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1168/requerimento-n-018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1169/requerimento-n-019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1219/requerimento_no_020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1220/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1221/requerimento_no_022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1222/requerimento_no_023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1223/requerimento_no_024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1224/requerimento_no_025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1296/requerimento_no_26_negado_pelo_presidente.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1540/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1541/requerimento_no_028.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1542/requerimento_no_029.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1543/requerimento_no_030.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1544/requerimento_no_031.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1602/requerimento_no_032.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1603/requerimento_no_033.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1604/requerimento_no_034.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1605/requerimento_no_035.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1606/requerimento_no_036.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1607/requerimento_no_037.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1608/requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1609/requerimento_no_039.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1751/requerimento_no_040.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1752/requerimento_no_041.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1753/requerimento_no_042.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1754/requerimento_no_043.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1755/requerimento_no_044.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1756/requerimento_no_045.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1757/requerimento_no_046.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1758/requerimento_no_047.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1759/requerimento_no_048.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1838/requerimento_no_049.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1839/requerimento_no_050.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1840/requerimento_no_051.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1841/requerimento_no_052.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1842/requerimento_no_053.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1843/requerimento_no_054.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1844/requerimento_no_055.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1845/requerimento_no_056.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1944/requeriemnto_no_057.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1945/requeriemnto_no_058.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1946/requeriemnto_no_059.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1947/requeriemnto_no_060.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1948/requeriemnto_no_061.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1949/requerimento_no_062.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1950/requerimento_no_063.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1951/requerimento_no_064.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1952/requerimento_no_065.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1953/requerimento_no_066.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1954/requerimento_no_067.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1955/requerimento_no_068.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1956/requerimento_no_069.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2240/requerimento_no_070.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2242/requerimento_no_071.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2244/requerimento_no_072.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2249/requerimento_no_073.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2251/requerimento_no_074.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2253/requerimento_no_075.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2337/requerimento_no_076.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2338/requerimento_no_077.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2339/requerimento_no_078.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2340/requerimento_no_079.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2341/requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2342/requerimento_no_081.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2344/requerimento_no_083.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2382/requerimento_no_084.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2392/requerimento_no_085.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2393/requerimento_no_086.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2394/requerimento_no_087.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2450/requerimento_no_088.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2451/requerimento_no_089.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2452/requerimento_no_090.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2453/requerimento_no_091.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2454/requerimento_no_092.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2455/requerimento_no_093.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2456/requerimento_no_094.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2504/requerimento_no_095.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2505/requerimento_no_096.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2506/requerimento_no_097.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2507/requerimento_no_098.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2457/requerimento_no_099.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2458/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2459/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2461/novo_documento_2018-10-15_18.27.53_20181015182824.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2462/requerimento_balneabilidade.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2463/requerimento_prestacao_de_contas_saude.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2464/requerimento_prestacao_de_contas_educacao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2465/requerimento_prestacao_de_contas_turismo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2467/mocao_de_pesar_sr._antonio_godoi.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2510/mocao_de_pesar__-_mae_de_aimozi.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2509/requerimento_saude_-_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2508/requerimento_semds_-_costureiras.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2512/mocao_de_pesar_do_sr._joao_damascenobidu_do_iraja.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2513/requerimento_joao_coutinho_2.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2520/requerimento_concurso.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2521/voto_de_pesar_jose_de_alvarenga_lemos.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2522/voto_de_pesar_jose_pereira_batista.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2526/requerimento_divaldo_crevelin_conselho_do_petro_lOimRmR.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2539/requerimento_convocacao_secretarios_para_orcamento_2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2540/requerimento_setrans_bocas__de_lobo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2541/requerimento_setrans_e_turismo_shows_maiara_e_m_QK2ljwW.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2542/requerimento_setrans_area_de_barra_do_sahy_shows.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2550/requerimento_providencias_cpi.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2551/requerimento_providencias_cpi_fiscais.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2552/requerimento_providencias_cpi_licitacao.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2553/requerimento_providencias_cpi__orgaos.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2554/requerimento_tacs.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2559/requerimento_comissao_financas.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2560/requerimento_reforma_administrativa.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2561/requerimento_informacoes_diversas.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2562/requerimento_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2564/requerimento_comissao_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2568/page-1.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2569/page-2.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2570/page-3.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2571/page-4.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2572/page-5.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2573/page-6.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2574/page-7.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2575/page-8.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2576/page-9.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2577/page-10.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2593/legislativo_028544.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2594/legislativo_028545.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2595/legislativo_028546.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2596/legislativo_028547.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2597/legislativo_028548.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2599/legislativo_028549.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2600/legislativo_028550.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2601/legislativo_028551.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2602/legislativo_028654.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2603/requerimento_afastamento_secretaria.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2676/novo_documento_2018-12-10_19.46.03_20181210194801.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2785/requerimento_-_postes.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1207/projeto_de_lei_-_001-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1208/projeto_de_lei_-_002-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1209/projeto_de_lei_-_003__aluguel_de_predios.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1210/projeto_de_lei_-_004__banco_de_orteses.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1211/projeto_de_lei_-_005_boletim_eletronico.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1212/projeto_de_lei_-_006_combate_a_violencia.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1213/projeto_de_lei_-_007___atendimento_aos_portador_yC4OltM.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1214/projeto_de_lei_-_008___recem_nascidos_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1215/projeto_de_lei_-_009_dia_municipal_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1216/projeto_de_lei_-_010_dia_do_taxista.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1217/projeto_de_lei_-_011_logradouro_de_jacupemba.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1218/projeto_de_lei_-_012_-2018_de_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1619/projeto_de_lei_-_013.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1620/projeto_de_lei_-_014.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1621/projeto_de_lei_-_015_-_altera_lei_3.814.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1896/projeto_de_lei_-_016_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1897/projeto_de_lei_-_017_-_dia_do_feirante.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1898/projeto_de_lei_-_018_semana_municipal_do_escoteiro.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2237/projeto_de_lei_-_019_-_ouvidoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2384/projeto_de_lei_-_020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2434/projeto_de_lei_-_021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2449/projeto_milhagem.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2533/projeto_de_lei_023_-_denominacao_da_unidade_de__eY2LN1X.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2538/pl_monica_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2546/........projeto_de_lei_no_........._praca_das_a_hdOiWZz.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2547/projeto_de_lei_026-_denominacao_do_campo_bom_de_bola.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2556/projeto_de_lei_-_unidade_saude_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2567/rua_moroba_2jqenfz.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2590/sao_clemente_ii-_portelinha_1emt3mg.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2755/........projeto_de_lei_no_025_-2018__logradouro_Lj2fVz3.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2757/projeto_de_lei_dia_do_desbravador.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1195/projeto_de_lei_no_001-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1196/projeto_de_lei_no_002-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1197/projeto_de_lei_no_003-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1198/projeto_de_lei_no_004-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1199/projeto_de_lei_no_005-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1200/projeto_de_lei_no_006-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1201/projeto_de_lei_no_007-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1202/projeto_de_lei_no_008-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1203/projeto_de_lei_no_009-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1204/projeto_de_lei_no_010-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1205/projeto_de_lei_no_011-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1206/projeto_de_lei_no_012-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1227/projeto_de_lei_no_013-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1228/projeto_de_lei_no_014-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1229/projeto_de_lei_no_015-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1610/projeto_de_lei_no_016-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1611/projeto_de_lei_no_017-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1612/projeto_de_lei_no_018-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1613/projeto_de_lei_no_019-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1614/projeto_de_lei_no_020-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1615/projeto_de_lei_no_021-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1616/projeto_de_lei_no_022-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1617/projeto_de_lei_no_023-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1618/projeto_de_lei_no_024-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1643/projeto_de_lei_no_025-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1644/projeto_de_lei_no_026-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1645/projeto_de_lei_no_027-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1646/projeto_de_lei_no_028-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1647/projeto_de_lei_no_029-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1648/projeto_de_lei_no_030-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1649/projeto_de_lei_no_031-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1846/projeto_de_lei_no_032-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1889/projeto_de_lei_no_033-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1890/projeto_de_lei_no_034-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1891/projeto_de_lei_no_035-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1892/projeto_de_lei_no_036-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1893/projeto_de_lei_no_037-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1894/projeto_de_lei_no_038-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1895/projeto_de_lei_no_039-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2235/projeto_de_lei_no_040-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2236/projeto_de_lei_no_041-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2334/projeto_de_lei_no_042-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2335/projeto_de_lei_no_043-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2336/projeto_de_lei_no_044-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2383/projeto_de_lei_no_045-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2429/projeto_de_lei_no_046-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2430/projeto_de_lei_no_047-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2431/projeto_de_lei_no_048-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2432/projeto_de_lei_no_049-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2433/projeto_de_lei_no_050-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2466/projeto_de_lei_no_051-2018_-_executivo_-_com_anexo_loa.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2525/projeto_de_lei_n052.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2523/pl_053-18.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2578/pl_e_mensagem_054_-_2018.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2582/pl_e_mensagem_055_-_2018.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2583/pl_e_mensagem_056_-_2018.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2584/pl_e_mensagem_057_-_2018.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2585/pl_e_mensagem_058_-_2018.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2587/projeto_de_lei_n_059_1.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2588/projeto_de_lei_n_060.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2598/projeto_de_lei_e_mensagem_061.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2609/projeto_de_lei_e_mensagem_062.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2610/pl_063-2018.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2611/projeto_de_lei_064.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2818/projeto_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2988/projeto_de_lei_066-2018.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2014/substitutivo_ao_pl_no_20.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2015/substitutivo_ao_pl_no_28.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2428/substitutivo_ao_pl_017-2018.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2530/substitutivo_pl_11-18.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2531/substitutivo_pl_51-18-merged.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2532/substitutivo_pl_21-18.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2555/substitutivo_pl_060-17-2.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2667/substitutivo_ao_pl_063.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2670/060_-_substitutivo_3_-_dezembro.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2579/emenda_aditiva_n_001_pl_51.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2586/emenda_aditiva_n_002_ao_substitutivo_pl_n_051.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2781/emenda_aditiva_pl_054-2018__-_inciso_iii_ao_art_25.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2786/pl52-2018_-_emenda_001.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2787/pl52-2018_-_emenda_002.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2790/pl53-2018_-_emenda_001.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2791/pl53-2018_-_emenda_002.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2986/emenda_substitutivo_pl_011_6.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2557/emenda_de_redacao_pdl_no18.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2794/legislativo_034897.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2514/emenda_modificativa_001_projeto_decreto_018_2017.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2518/emenda_modificativa_001-_pl_032_executivo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2519/projeto_de_lei_no_039-2018_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2563/emenda_orcamento_2019.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2565/emenda_modificativa_pl_051-2018__-_art_8_spl.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2566/emenda_modificativa_pl_051-2018__-_art_6_spl.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2604/emenda_modificativa_-_005_orcamento_2019.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2605/emenda_modificativa_-_06_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2606/emenda_modificativa_-_no_007.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2607/emenda_modificativa_-_no_008_EvvVjtf.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2608/emenda_modificativa_-_no_009.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2788/legislativo_034900.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2792/legislativo_034899.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2793/legislativo_034898.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2797/legislativo_034893.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2795/legislativo_034895.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2796/legislativo_034894.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2973/emenda_substitutivo_pl_011_1.docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2974/emenda_substitutivo_pl_011_2.docx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2975/emenda_substitutivo_pl_011_5.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2976/emenda_substitutivo_pl_011_3.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2980/emenda_substitutivo_pl_011_11.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2987/emenda_substitutivo_pl_011_3.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/3261/emenda_modificativa_no_04_-_pl_051-2018.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/3868/legislativo_041252.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2580/emenda_supressiva_ao_018.2018.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2977/emenda_substitutivo_pl_011_7.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2978/emenda_substitutivo_pl_011_8.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2979/emenda_substitutivo_pl_011_9.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/3016/emenda_supressiva_3_art_10.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1899/projeto_de_decreto_no_001.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1900/projeto_de_decreto_no_002.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1901/projeto_de_decreto_no_003.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1902/projeto_de_decreto_no_004.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1903/projeto_de_decreto_no_005.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1904/projeto_de_decreto_no_006.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1905/projeto_de_decreto_no_007.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1906/projeto_de_decreto_no_008.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1907/projeto_de_decreto_no_009.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1908/projeto_de_decreto_no_010.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1909/projeto_de_decreto_no_011.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1910/projeto_de_decreto_no_012.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1911/projeto_de_decreto_no_013.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1912/projeto_de_decreto_no_014.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1913/projeto_de_decreto_no_015.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1914/projeto_de_decreto_no_016.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1915/projeto_de_decreto_no_017.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2503/projeto_de_decreto_-_homem_aracruzense.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2524/projeto_de_decreto_viana_2.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2528/titulo_de_cidadao_jose_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2864/projeto_de_decreto-_002_titulo_cidadao_dino.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2866/modelo_projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1225/projeto_de_resolucao_no_001.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1226/projeto_de_resolucao_no_002.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1655/projeto_de_resolucao_003_-__relatorio__cpi.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2388/projeto_de_resolucao_no_004.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2517/projeto_de_resolucao_005_comissao_especial_-_jurong.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/2984/plenarinho_-_lucas_baioco.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2018/1916/veto_ao_pl_007-2018_-_do_legislativo_-_copia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H702"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="221" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>