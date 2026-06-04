--- v0 (2026-02-16)
+++ v1 (2026-06-04)
@@ -54,3624 +54,3624 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Romildo Broetto</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1249/ind12016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1249/ind12016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA RESPONSÁVEL, QUE REALIZE A IMPLANTAÇÃO DE UM CAMPO DE FUTEBOL DE AREIA COM 04(QUATRO) POSTES E REFLETORES NO BAIRRO PRAIA DOS PADRES.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1250/ind22016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1250/ind22016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL QUE REALIZE INTERVENÇÕES URGENTES NO MORRO DO CRUZEIRO EM SANTA CRUZ.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1251/ind32016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1251/ind32016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL QUE REALIZE A REFORMA DO ANTIGO CAIS DA BALSA NA PRAIA DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1252/ind42016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1252/ind42016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL QUE REALIZE A INSTALAÇÃO DE 04 (QUATRO) POSTES COM REFLETORES E MELHORIAS NO CAMPO DE FUTEBOL DE AREIA NO BAIRRO COQUEIRAL, PRÓXIMO AO BOCHA’S BAR.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1253/ind52016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1253/ind52016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL QUE REALIZE A DRENAGEM E PAVIMENTAÇÃO NAS RUAS CHARLES MATOS, JOÃO ANTUNES FILHO, GERSON DA SILVA MATTOS, ESTEVÃO RIBEIRO DE MATTOS E AVENIDA IDALVO MONTE-BELO, NO BAIRRO BARRA DO SHAY, DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1254/ind62016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1254/ind62016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL QUE REALIZE A CONSTRUÇÃO DE UM ATRACADOURO NA REGIÃO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Paim</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1255/ind72016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1255/ind72016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO Á SECRETARIA RESPONSÁVEL A CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA PRIMEIRO DE MAIO.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Mônica Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1256/ind82016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1256/ind82016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE SEJA REALIZADA A COLETA DE LIXO, LIMPEZA E MELHORIAS NO ACESSO A PRAIA DOS HÓSPEDES, NA LOCALIDADE DE BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Valmir Coser</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1257/ind92016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1257/ind92016.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO A NECESSIDADE DE VIABILIZAR MATERIAIS ESPORTIVO PARA O CAMPO DE BEACH SOCCER LOCALIZADOS NAS COMUNIDADES DOS BAIRROS SANTA LUZIA E SEGATTO.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Alexandre Manhães</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1258/ind102016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1258/ind102016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMº SENHOR PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL, QUE PROVIDENCIE A LIMPEZA DO VALÃO E DO TERRENO AO LADO DA ESTAÇÃO DO SAAE NO BAIRRO NOVO JEQUITIBÁ.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ervaldo Índio</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1259/ind112016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1259/ind112016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMº SENHOR PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO Á SECRETARIA RESPONSÁVEL A PODA DE UMA ÁRVORE NA RESIDÊNCIA DO INDÍGENA JOSÉ LOYOLA NA ALDEIA DE IRAJÁ.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Paulo Neres</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1260/ind122016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1260/ind122016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMº SENHOR PREFEITO MUNICIPAL, QUE VIABILIZE SERVIÇO DE COLOCAÇÃO DE PLACA DE NOME DE RUA, NA SUBIDA DO BAIRRO JEQUITIBÁ, CONFORME LEI Nº 3.956 DE 20 DE JULHO DE 2015.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/</t>
+    <t>http://sapl.aracruz.es.leg.br/media/</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA RESPONSÁVEL, QUE PROVIDENCIE PONTOS DE DISTRIBUIÇÃO DE SACOLAS DE LIXO PARA USO DOS BANHISTAS RECOLHEREM OS LIXOS PRODUZIDOS.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1262/ind142016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1262/ind142016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL A INSTALAÇÃO DE FAIXA DE PEDESTRE NA AV. CASTELO BRANCO EM FRENTE AO HOJE MAGAZINE.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM QUEBRA MOLAS NA RUA FLORENTINO ÁVIDOS, ENTRE A ANTIGA EDU VIDROS ATÉ A PRÓXIMA ESQUINA NO BAIRRO DE CARLI.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1264/ind162016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1264/ind162016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJAM SUBSTITUÍDOS OS MÓDULOS DE SEMÁFOROS DO MUNICÍPIO PELA TECNOLOGIA DE DIODOS DE LUZ DE ALTO BRILHO (LEDES).</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1265/ind172016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1265/ind172016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE REALIZE A CONSTRUÇÃO DE UMA ESCADARIA COM RAMPA LATERAL QUE LIGA A RUA CECILIA ROSA QUIRINO Á RUA JOSÉ JARDIM REBUSI EM PRAIA DOS PADRES.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1266/ind182016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1266/ind182016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE REALIZE A PAVIMENTAÇÃO DAS RUAS DO BAIRRO NOVO IRAJÁ.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1267/ind192016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1267/ind192016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REFORMA DAS QUADRAS ESPORTIVAS E A PRAÇA DO NOVO IRAJÁ.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1268/ind202016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1268/ind202016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO A INSTALAÇÃO DE LUMINÁRIAS NOS POSTES LOCALIZADOS AO LONGO DA RODOVIA ES 010, KM 046, PRÓXIMO AO POSTO DA POLICIA RODOVIÁRIA ESTADUAL EM COQUEIRAL, ATÉ O TREVO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REFORMA E RESTAURAÇÃO DA IGREJA CATÓLICA NOSSA SENHORA DA PENHA EM SANTA CRUZ.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1270/ind222016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1270/ind222016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A RESTAURAÇÃO DA BARRAGEM DA REPRESA NA ALDEIA DE CAIEIRAS VELHA.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Lula</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1271/ind232016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1271/ind232016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A LIMPEZA DOS BUEIROS, NA AVENIDA MOROBÁ NO BAIRRO MOROBÁ.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL  O PATROLAMENTO E O CASCALHAMENTO NA RUA PROJETADA EM BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1273/ind252016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1273/ind252016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADAS MELHORIAS NA RUA PROFESSOR APARÍCIO ALVARENGA, EM BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1274/ind262016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1274/ind262016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJAM ADOTADAS MELHORIAS NA RODOVIA PRIMO BITTI ES- 456.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1275/ind272016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1275/ind272016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REFORMA DA FONTE DO CHAFARIZ, EM SANTA CRUZ.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1276/ind282016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1276/ind282016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL PROVIDENCIAS PARA MANUTENÇÃO E PINTURA DA PONTE SOBRE O RIO PIRAQUEAÇU, NA RODOVIA ES- 010 EM SANTA CRUZ.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1277/ind292016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1277/ind292016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA COM PLAYGROUND NO BAIRRO PRAIA DOS PADRES EM SANTA CRUZ.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DOS POSTES DE MADEIRA, LOCALIZADOS NO BAIRRO PEDRINHAS EM BARRA DO SAHY.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1279/ind312016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1279/ind312016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE CICLOVIA NA RODOVIA ES 010 NO TRECHO QUE COMPREENDE O SESC DE PRAIA FORMOSA ATÉ O BAIRRO BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1280/ind322016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1280/ind322016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DO POSTE DE MADEIRA LOCALIZADO NA RUA SANTOS DUMONT, EM FRENTE À RESIDÊNCIA DE Nº. 22, NO BAIRRO VILA NOVA EM ARACRUZ.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1281/ind332016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1281/ind332016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE REALIZE UMA REFORMA E AMPLIAÇÃO DA UNIDADE DE SAÚDE DE BARRA DO SAHY.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1282/ind342016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1282/ind342016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE ANALISE A POSSIBILIDADE DA CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA RIO BOM JESUS, NA ESQUINA COM A RUA RIO DO NORTE NO BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1283/ind352016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1283/ind352016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A LIMPEZA E CAPINA NA RUA PEROBAS EM COQUEIRAL, ORLA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A LIMPEZA E DESENTUPIMENTO DO RALO DA PISTA DE SKATE NA PRAÇA DA AMIZADE EM COQUEIRAL.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1285/ind372016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1285/ind372016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A TAPAGEM DE BURACOS E CORREÇÃO DOS DESNÍVEIS DA PISTA E DAS TAMPAS DE BUEIROS NA AV. CASTELO BRANCO PRÓXIMO TREVO DO SUPERMERCADO DEVENS ATÉ AO BAIRRO SOLAR BITTI.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1286/ind382016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1286/ind382016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A LIMPEZA E CAPINA NOS BECOS E TERRENOS ANEXOS AS RESIDÊNCIAS ENTRE AS RUAS ACÁCIAS E CEDROS EM COQUEIRAL.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1287/ind392016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1287/ind392016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A PODA DE UMA ÁRVORE NA CALÇADA DO MUNÍCIPE GERLAINO DUARTE DA SILVA, NA RUA LAGOA MIRIM Nº. 02 COHAB - COQUEIRAL.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1288/ind402016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1288/ind402016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL DISPONIBILIZAR A MÁQUINA PATROL PARA O NIVELAMENTO DAS ESTRADAS NA COMUNIDADE DE PAU BRASIL.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1289/ind412016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1289/ind412016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE TRÊS ABRIGOS DE ÔNIBUS PARA ALDEIA AREAL.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Evangelista Eliel</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1290/ind422016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1290/ind422016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE TROCAR A LOCALIZAÇÃO DA UNIDADE DO POSTO DE SAÚDE DO BAIRRO MOROBÁ.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1291/ind432016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1291/ind432016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONCLUIR A ILUMINAÇÃO DA VILA DO RIACHO.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1292/ind442016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1292/ind442016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE COLOCAR PORTA BLINDEX NO POSTO DE SAÚDE DA VILA DO RIACHO.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA ACADEMIA POPULAR NO BAIRRO ITAPARICA, PRÓXIMO AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1294/ind462016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1294/ind462016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA ACADEMIA POPULAR NO BAIRRO COQUEIRAL.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DO POSTE DE MADEIRA LOCALIZADO NA RUA PREFEITO AUGUSTO FERREIRA LAMEGO Nº. 79, NO BAIRRO VILA NOVA EM ARACRUZ.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Carlinho do Josiel</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1297/ind482016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1297/ind482016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE QUEBRA-MOLAS NA RUA DAVID LECCHI, DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Carlito Candin</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1298/ind492016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1298/ind492016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL LIMPEZA DO CALÇADÃO NO BAIRRO NOVA COLATINA EM JACUPEMBA.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1299/ind502016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1299/ind502016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O PATROLAMENTO E APLICAÇÃO DE SOLO BRITA NAS RUAS DO BAIRRO VERA TESTA ARACRUZ.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1300/ind512016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1300/ind512016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE LIXEIRAS, SOBRETUDO EM LOCAIS ESTRATÉGICOS COMO EM FRENTE ÀS ESCOLAS, PONTO DE ÔNIBUS, NAS  PRAÇAS E POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Adeir do Gás</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1301/ind522016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1301/ind522016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA AVENIDA LUIZ ROSATO NO BAIRRO MAMBRINI EM JACUPEMBA.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Rosane Machado</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1302/ind532016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1302/ind532016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O SERVIÇO DE TAPA BURACOS NA RODOVIA PRIMO BITTI EM FRENTE AOS LOTEAMENTOS SOLAR BITTI E VALE VERDE, NA CURVA PRÓXIMA A ENTRADA PRINCIPAL DO POLO INDUSTRIAL, NO SENTIDO DOS BAIRROS BELA VISTA AO IRAJÁ OU QUE OFICIE AO DEPARTAMENTO COMPETENTE JUNTO AO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1303/ind542016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1303/ind542016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE INTENSIFIQUE O SERVIÇO DE NOTIFICAÇÕES DE PROPRIETÁRIOS DE TERRENOS URBANOS E CONSTRUÇÕES PARA QUE PROCEDA A LIMPEZA DOS MESMOS.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1304/ind552016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1304/ind552016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE LIXEIRAS NA PRAÇA DR. LUCIANO NOBIS NASCIMENTO NO BAIRRO JARDINS.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1305/ind562016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1305/ind562016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE COLOCAR O CARRO FUMACÊ PARA PERCORRER A VILA DO RIACHO.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1306/ind572016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1306/ind572016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO AO  DEPARTAMENTO DE ESTRADA E RODAGEM DO ESTADO  MEIOS DE SEGURANÇA PARA O TREVO DA RODOVIA 257, QUE DO ACESSO Á ALDEIA INDÍGENA DE PAU BRASIL,  COM ILUMINAÇÃO NO LOCAL E PLACAS DE SINALIZAÇÃO EM TODA A RODOVIA ES 257.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1307/ind582016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1307/ind582016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL PROVIDENCIAS COM A FINALIDADE DE SANAR OS ALAGAMENTOS NO BAIRRO MOROBAZINHO.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1311/ind592016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1311/ind592016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A PODA DE UMA ÁRVORE NA RESIDÊNCIA DO SR. ALDEMIR VIEIRA VICENTE, NA RUA PRAIA MOÇAMBIQUE Nº. 176, NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1312/ind602016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1312/ind602016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS PARA A RETIRADA DE ENTULHOS E LIXOS DEPOSITADOS NAS CALÇADAS EM TODO DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1313/ind612016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1313/ind612016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O CORTE DE DOIS TOCOS SECOS NA LATERAL DA RESIDÊNCIA DA SENHORA HILDA ALMEIDA, SITUADA NA RUA Nº. 32 CASA Nº 07 NO BAIRRO JEQUITIBÁ.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1314/ind622016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1314/ind622016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE (01) UM ABRIGO NO PONTO DE ÔNIBUS NA RUA GRANITO Nº. 160 NO BAIRRO GUANABARA.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1315/ind632016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1315/ind632016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A LIMPEZA DO VALÃO NO BAIRRO SANTA RITA EM JACUPEMBA.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1316/ind642016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1316/ind642016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE 02 MÉDICOS PARA ATENDIMENTOS DE EMERGÊNCIA NO PRONTO ATENDIMENTO SUS NO HOSPITAL  SÃO CAMILO.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1317/ind652016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1317/ind652016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, A INSTALAÇÃO DE UMA ACADEMIA POPULAR NA ALDEIA DE CAIEIRAS VELHAS.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Renatinho do Detran</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1318/ind662016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1318/ind662016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS, NAS SEGUINTES LOCALIDADES: BAIRRO LIMÃO- NA PRACINHA, BAIRRO BELA VISTA – AV. FELISBERTO MODENESE, BAIRRO COHAB IV, BAIRRO DE FATIMA, BAIRRO VISTA LINDA, BAIRRO NOVA CONQUISTA I, II, BAIRRO MOROBAZINHO-PONTO FINAL DO MOROBAZINHO, EM FRENTE A RADIAL SENTIDO FÁBRICA - DOIS ABRIGOS, BAIRRO GUAXINDIBA – EM FRENTE A UNIDADE DE SAÚDE, ROD. ARACRUZ X GUARANÁ APÓS A ENTRADA DO PARQUE DE EXPOSIÇÃO SENTIDO A GUARANÁ.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1330/ind672016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1330/ind672016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE AVALIE A POSSIBILIDADE DE NÃO REALIZAR A PODA DAS ÁRVORES NA RUA DO CENTRO DO COMERCIO INFORMAL.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1331/ind682016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1331/ind682016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA RESPONSÁVEL, QUE PROVIDENCIE  “ESTUDO A RESPEITO DO PLANTIO E CULTIVO DAS PLANTAS CITRONELA E CROTALÁRIA”, EM PRAÇAS PÚBLICAS, CANTEIROS DE AVENIDAS, LAGOS, RIOS E DEMAIS ÁREAS PÚBLICAS E A DISTRIBUIÇÃO GRATUITA DE MUDAS OU SEMENTES DA REFERIDAS PLANTAS.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1332/ind682016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1332/ind682016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA RESPONSÁVEL, QUE PROVIDENCIE POR GENTILEZA, O SERVIÇO DE “CAMPANHA PREMIADA CONTRA DENGUE”, EM TODO O MUNICÍPIO DE ARACRUZ-ES.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1333/ind702016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1333/ind702016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, QUE INTERCEDA JUNTO AO ÓRGÃO RESPONSÁVEL NO SENTIDO DE PROVIDENCIAR A ABERTURA DA GALERIA FLUVIAL PRÓXIMO DO CAMPO DE FUTEBOL NO BAIRRO POLIVALENTE,  REFORMA DA ESCADARIA DO BECO E ILUMINAÇÃO, ALAMBRADO PARA O CAMPO E CONSTRUÇÃO DE UMA ACADEMIA POPULAR.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1334/ind712016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1334/ind712016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL UM TERMO DE CESSÃO DE USO DE UM TERRENO LOCALIZADO EM RIBEIRÃO DO SAPÊ AS MARGENS DA BR-101PARA A ASSOCIAÇÃO DE AGRO TURISMO DE ARACRUZ – AGROTUR.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1335/ind722016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1335/ind722016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA RESPONSÁVEL, QUE REALIZE A CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NA RUA ROGÉRIO BRAGA ROSA NO BAIRRO NOVA CONQUISTA II.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1336/ind732016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1336/ind732016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA RESPONSÁVEL, QUE REALIZE A CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NA AVENIDA PRINCIPAL DO BAIRRO MOROBÁ EM FRENTE AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1337/ind742016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1337/ind742016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL  PROVIDENCIAS JUNTO A SECRETARIA RESPONSÁVEL, PARA FAZER  SERVIÇO DE PATROLAMENTO, LIMPEZA E COLOCAR LIXEIRA  NO PORTO DO RIO PIRAQUEAÇU EM CAIEIRAS VELHAS.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIA JUNTO À SECRETARIA RESPONSÁVEL, EXTENSÃO DE REDE ELÉTRICA COM ILUMINARIAS NA RUA CONTINENTE ASIÁTICO E RUA CIDADE DE BRASÍLIA NO BAIRRO ITAPUTERA.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1339/ind762016_2YjjNBO.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1339/ind762016_2YjjNBO.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PROVIDENCIAS JUNTO À SECRETARIA RESPONSÁVEL,  EM RELAÇÃO AO VALÃO QUE ATRAVESSA O BAIRRO DE FATIMA E OUTROS BAIRROS, DEVIDO AO MAU CHEIRO E A PROLIFERAÇÃO DE MOSQUITOS.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1340/ind772016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1340/ind772016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIA JUNTO À SECRETARIA RESPONSÁVEL, A POSSIBILIDADE DE IMPLANTAR UM QUEBRA MOLA NA RUA CIDADE DE MARCÊO Nº 15 – BAIRRO ITAPUTERA E RUA 47, EM FRENTE Á CASA Nº13 NO BAIRRO JEQUITIBÁ.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1341/ind782016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1341/ind782016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM POSTE COM ILUMINAÇÃO PÚBLICA NA RUA BOUGUEVILE.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1342/ind792016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1342/ind792016.pdf</t>
   </si>
   <si>
     <t>“INDICO AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA RESPONSÁVEL, PROVIDENCIE  O SERVIÇO DE REPARO NO GRAMADO SINTÉTICO DO CAMPO DE FUTEBOL SOCIETY (CAMPO PEQUENO) E  NA ILUMINAÇÃO DOS DOIS CAMPOS E NA  PISTA DE SKATE” NA PRAÇA HERALDO BARBOSA MUSSO, POPULARMENTE CONHECIDA COMO PRAÇA DA PAZ, NO CENTRO DE ARACRUZ/ES.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1343/ind802016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1343/ind802016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE JUNTO Á SECRETARIA RESPONSÁVEL, A EXTENSÃO DE REDE ELÉTRICA COM ILUMINARIAS NA ÁREA ONDE SERÁ REALIZADA O ENCONTRO NACIONAL DE ESCOTEIROS NA ALDEIA TRÊS PALMEIRAS E ALDEIA PIRAQUEAÇU.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1344/ind812016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1344/ind812016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETARIA RESPONSÁVEL, A PINTURA DAS FAIXAS DE PEDESTRES NO TREVO DA SUBIDA DO BAIRRO BELA VISTA, EM FRENTE AO SUPERMERCADO KINKAS.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1345/ind822016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1345/ind822016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A ABERTURA DE UMA FARMÁCIA BÁSICA, COM FUNCIONAMENTO 24 HORAS, AO LADO DO PRONTO ATENDIMENTO DO HOSPITAL SÃO CAMILO.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1346/ind832016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1346/ind832016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A EXTENSÃO DE REDE ELÉTRICA ATÉ A ESCOLA QUE ESTÁ SENDA CONSTRUÍDA NA ALDEIA IRAJÁ.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1347/ind842016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1347/ind842016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE LUMINÁRIAS NOS POSTES DA RUA ALOISIO AZEVEDO E TAMBÉM EXTENSÃO DE REDE ELÉTRICA COM INSTALAÇÃO DE MAIS SEIS POSTES E LUMINÁRIAS NESTA MESMA RUA LOCALIZADA NO BAIRRO VILA SANTI.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1348/ind852016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1348/ind852016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL RECUO DO PONTO DE ÔNIBUS EM FRENTE Á ESCOLA PRIMO BITTI E SINALIZAÇÃO DE ÁREA ESCOLAR.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1349/ind862016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1349/ind862016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DA PASSAGEM FEITA DE MADEIRA POR ESTRUTURA DE CONCRETO SOBRE O VALÃO NO BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1350/ind872016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1350/ind872016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA REDE DE ENERGIA COM INSTALAÇÃO DE 06 POSTES COM ILUMINAÇÃO PUBLICA NA ALDEIA TEMÁTICA GUARANI PIRAQUEAÇU.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1351/ind882016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1351/ind882016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE INSTALAR UM BEBEDOURO PRÓXIMO DO ATUAL BANHEIRO PÚBLICO OU DAS QUADRAS DE AREIAS NA PRAÇA DA PAZ.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1352/ind892016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1352/ind892016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE BANHEIROS E BEBEDOURO DE ÁGUA NAS INSTITUIÇÕES BANCÁRIAS, INSTALADAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1353/ind902016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1353/ind902016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO E IDENTIFICAÇÃO DAS RUAS COM SEUS RESPECTIVOS CEP’S, NOS BAIRROS DA ORLA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1354/ind912016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1354/ind912016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DOS POSTES DE MADEIRA LOCALIZADOS NA RUA DO CHAFARIZ NO BAIRRO SANTA CRUZ.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1355/ind922016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1355/ind922016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A EXTENSÃO DE REDE ELÉTRICA COM LUMINÁRIAS NA RUA EMILIANO TRIVISANI, HUMBERTO RUBON E FRANCISCO MARINS NO BAIRRO PORTAL DE ARACRUZ- RIO PRETO.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1356/ind932016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1356/ind932016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A COLOCAÇÃO DE TOLDOS NAS JANELAS DO LADO OESTE DA ESCOLA SAMUEL COSTA NA RUA NILO FRANCISCO DA SILVA FILHO.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1357/ind942016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1357/ind942016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O SERVIÇO DE SUBSTITUIÇÃO DE PLACAS COM NOME DE RUAS OU AVENIDAS, QUE ESTÃO DETERIORADAS E DIFICULTAM A IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1358/ind952016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1358/ind952016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DA TROCAR A AREIA DO CMEI AMÁLIA COUTINHO, EM BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1359/ind962016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1359/ind962016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE CAPINAS E LIMPEZA NAS ÁREAS INTERNAS DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL CHAPEUZINHO VERMELHO, LOCALIZADO NO CENTRO.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1360/ind972016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1360/ind972016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM QUEBRA-MOLAS E UMA FAIXA DE PEDESTRE NA AV. MANGUEZAIS NO BAIRRO IRAJÁ.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1361/ind982016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1361/ind982016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA CLAUDIONOR RANGEL, EM FRENTE A CASA Nº. 23 NO BAIRRO JEQUITIBÁ.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1362/ind992016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1362/ind992016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE REALIZAR MELHORIAS NA RUA JOÃO EVANGELISTA, NO BAIRRO VILA NOVA, PRÓXIMO AO AÇOUGUE E MERCEARIA RAMPINELLI.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1363/ind1002016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1363/ind1002016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE AREIA POR TAPETES DE GRAMA SINTÉTICA NAS UNIDADES ESCOLARES E NOS PARQUES INFANTIS.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1385/ind1012016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1385/ind1012016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA QUADRA DE VÔLEI DE PRAIA NO BAIRRO PUTIRI, DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1386/ind1022016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1386/ind1022016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A EXTENSÃO DE REDE ELÉTRICA COM POSTES E LUMINÁRIAS NAS RUAS JURANDIR PERUCHI E POTIRENDABA, NO BAIRRO NOVA SANTA CRUZ.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1387/ind1032016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1387/ind1032016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA ONDULAÇÃO TRANSVERSAL COM FAIXA DE PEDESTRES E INSTALAÇÃO DE PLACAS DE INDICAÇÃO DE VELOCIDADE NA RUA TENENTE CORONEL PAIXÃO EM FRENTE A IGREJA CATÓLICA NOSSA SENHORA DA PENHA EM SANTA CRUZ.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1388/ind1042016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1388/ind1042016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO NO BAIRRO CRUZEIRO, NO DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1389/ind1052014.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1389/ind1052014.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE ONDULAÇÃO TRANSVERSAL COM FAIXA DE PEDESTRES E INSTALAÇÃO DE PLACAS DE INDICAÇÃO DE VELOCIDADE NA AVENIDA JOÃO MOTA, NO BAIRRO ITAPARICA, EM FRENTE Á EMEF ITAPARICA DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Fabio Machado</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1390/ind1062016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1390/ind1062016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM QUEBRA-MOLAS NA RUA PEDRO TONON NO BAIRRO BOA VISTA, NAS PROXIMIDADES DA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1391/ind1072016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1391/ind1072016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DO CENTRO DE REFERENCIA DA ASSISTÊNCIA SOCIAL- CRAS, NO ESPAÇO DA SEDE DA ASSOCIAÇÃO COMUNITÁRIA, LOCALIZADA NA RUA IZABEL MAIOLI MODENESI Nº. 211, NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1392/ind1082016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1392/ind1082016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA ACADEMIA POPULAR NA PRAÇA DA HARMONIA, NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1393/ind1092016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1393/ind1092016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REFORMA NO PISO, AUMENTO DA PISTA E A MELHORIA NA ILUMINAÇÃO DA PISTA DE SKATE DA PRAÇA DA PAZ.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1394/ind1102016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1394/ind1102016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O PATROLAMENTO E CASCALHAMENTO DAS RUAS TRANSVERSAIS Á RUA RIO PIRAQUEAÇU NO BAIRRO NOVO IRAJÁ.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1395/ind1112016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1395/ind1112016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA PIRAQUEMIRIM Nº. 39 NO BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1396/ind1122016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1396/ind1122016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A MANUTENÇÃO NOS REFLETORES DO CAMPO DE FUTEBOL DO BAIRRO SÃO MARCOS.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1397/ind1132016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1397/ind1132016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE REDES DE AMIANTO PARA CAPTAÇÃO E DISTRIBUIÇÃO DE ÁGUA NA COMUNIDADE DE BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1398/ind1142016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1398/ind1142016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL UMA ANALISE SOBRE A VIABILIDADE DE CONCESSÃO DE ISENÇÃO DE IPTU AS ENTIDADES ESPORTIVAS SEM FINS LUCRATIVOS.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1399/ind1152016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1399/ind1152016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REFORMA GERAL DA CASA DO CIDADÃO.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1400/ind1162016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1400/ind1162016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A PINTURA DA FAIXA DE PEDESTRE NA SUBIDA DO BAIRRO JEQUITIBÁ, EM FRENTE À FARMÁCIA AVENIDA.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1401/ind1172016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1401/ind1172016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REFORMA GERAL DA QUADRA POLIESPORTIVA DO BAIRRO ITAPUTERA.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1402/ind1182016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1402/ind1182016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A DISPONIBILIZAR MAIS BANCOS NA PRAÇA HERALDO BARBOSA MUSSO - PRAÇA DA PAZ.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1403/ind1192016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1403/ind1192016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL LIMPEZA DOS BUEIROS, NA INTERCESSÃO DAS RUAS JOSÉ WANDEKOKEM E TOLENTINO BISPO DA SILVA NO BAIRRO JEQUITIBÁ.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1404/ind1202016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1404/ind1202016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A RECUPERAÇÃO DAS RUAS DO BAIRRO NOVA CONQUISTA.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1405/ind1212016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1405/ind1212016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O PATROLAMENTO E CASCALHAMENTO DAS RUAS TRANSVERSAIS Á RUA RIO PIRAQUEAÇU DO BAIRRO NOVO IRAJÁ.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1406/ind1222016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1406/ind1222016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REGULARIZAÇÃO FUNDIÁRIA E A CONCESSÃO DE ESCRITURAS DOS IMÓVEIS NA LOCALIDADE DE BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1407/ind1232016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1407/ind1232016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REGULARIZAÇÃO FUNDIÁRIA E A CONCESSÃO DE ESCRITURAS DOS IMÓVEIS NO BAIRRO NOVA SANTA CRUZ, DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1408/ind1242016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1408/ind1242016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS NA RODOVIA PRIMO BITTI. ES-456.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1409/ind1252016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1409/ind1252016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE QUEBRA-MOLAS E DEVIDAS SINALIZAÇÕES NA AVENIDA PRINCIPAL DO BAIRRO VILLA SANTI.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1410/ind1262016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1410/ind1262016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A RETIRADA DOS ANIMAIS QUE SE ENCONTRAM TRAFEGANDO DENTRO DO BAIRRO VILLA SANTTI E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A LIMPEZA DO TERRENO DA PREFEITURA NA RUA JOSÉ ZAMPERLINI, ATRÁS DO POSTO DE SAÚDE DE GUARANÁ.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1412/ind1282016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1412/ind1282016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE QUEBRA-MOLAS, NA RUA FRANCISCO PELISSARI EM GUARANÁ.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1413/ind1292016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1413/ind1292016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A NECESSIDADE URGENTE DE REFLORESTAMENTO DAS NASCENTES QUE EXISTE NO CAMPO DO MARIANO, QUE PERTENCE AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1414/ind1302016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1414/ind1302016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CAPINA DAS RUAS DOS BAIRROS ITAPUTERA, NOVA ESPERANÇA, SANTA LUZIA E NOVO JEQUITIBÁ.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1415/ind1312016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1415/ind1312016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA COM PLAYGROUND, QUADRA POLI ESPORTIVA E INSTALAÇÃO DE ACADEMIA POPULAR, NO BAIRRO SEGATTO.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1416/ind1322016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1416/ind1322016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A EXTENSÃO DE REDE DE ÁGUA ENCANADA NA ESTRADA QUE LIGA O BAIRRO NOVA SANTA CRUZ AO BAIRRO SANTA ROSA NO DISTRITO DE SANTA CRUZ, ATÉ AS PROXIMIDADES DA EMPRESA  “BARRO BOM”.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1417/ind1332016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1417/ind1332016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM NOVO CEMITÉRIO COM CAPELA MORTUÁRIA, EM BARRA DO SAHY.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1418/ind1342016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1418/ind1342016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM PLAYGROUND NA PRAÇA DA AMIZADE EM COQUEIRAL.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1419/ind1352016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1419/ind1352016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO A INSTALAÇÃO DE REDE DE TRATAMENTO DE ESGOTO E DRENAGEM E PAVIMENTAÇÃO NO BAIRRO SÃO FRANCISCO, EM SANTA CRUZ.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1420/ind1372016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1420/ind1372016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DO PROJETO “CAMPO BOM DE BOLA” NA ORLA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1421/ind1372016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1421/ind1372016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE 02 (DOIS) QUEBRA-MOLAS E PLACAS DE SINALIZAÇÃO, NAS PROXIMIDADES DA IGREJA ASSEMBLEIA DE DEUS, SITUADA NA AV. DR. ORLINDO BORGES, S/N NA BARRA DO SAHY, PRÓXIMO Á PRAÇA DOS CORAIS.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1422/ind1382016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1422/ind1382016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE ALAMBRADO NO CAMPO DE FUTEBOL DO PALMEIRAS DO IRAJÁ, NA ALDEIA INDÍGENA IRAJÁ.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1423/ind1392016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1423/ind1392016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REFORMA DA PRAÇA E MONTAGEM DE UM NOVO PLAYGROUND NO BAIRRO JEQUITIBÁ.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1424/ind1402016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1424/ind1402016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REFORMA GERAL E CONSTRUÇÃO DA COBERTURA DA QUADRA POLIESPORTIVA DO BAIRRO NOVO JEQUITIBÁ.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1425/ind1412016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1425/ind1412016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONCLUSÃO DA OBRA DO CRAS DO BAIRRO ITAPUTERA.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1426/ind1422016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1426/ind1422016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DAS ESCADARIAS DO BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1427/ind1432016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1427/ind1432016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A MONTAGEM DE CORRIMÃO NAS ESCADARIAS QUE NÃO POSSUEM E NO MURO DE ARRIMO EXISTENTE NA RUA SANTO EXPEDITO NO BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1428/ind1442016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1428/ind1442016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA RAMPA DE ACESSO PARA ALUNOS PORTADORES DE NECESSIDADES ESPECIAIS NAS DEPENDÊNCIAS DA ESCOLA LUIZA SILVINA PARA A QUADRA POLIESPORTIVA DA MESMA.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1429/ind1452016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1429/ind1452016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A LEGALIZAÇÃO DO TERRENO, PAVIMENTAÇÃO ASFÁLTICA, CONSTRUÇÃO DE GALERIAS PLUVIAIS, INSTALAÇÕES DE ESGOTAMENTO SANITÁRIO E CONSTRUÇÃO DE CALÇADAS E MEIOS FIOS EM TODAS AS RUAS DO BAIRRO PORTELINHA.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1430/ind1462016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1430/ind1462016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE CÂMERA DE VÍDEO MONITORAMENTO NO BAIRRO VILA SANTTI, NA RUA JORGE AMADO, CONFRONTANDO A RUA RULIO IGLESIAS.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1431/ind1472016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1431/ind1472016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PLANTAR MUDAS DE ÁRVORES NATIVAS BEIRANDO A LAGOA DO LOTEAMENTO VILLA SANTI.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1432/ind1482016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1432/ind1482016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE FAIXA ELEVADA PARA TRAVESSIA DE PEDESTRE NA AVENIDA VENÂNCIO FLORES.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1433/ind1492016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1433/ind1492016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL MELHORIAS NAS RUAS SEM PAVIMENTAÇÃO DO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1434/ind1502016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1434/ind1502016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIV A INSTALAÇÃO DE ENERGIA ELÉTRICA E LUMINÁRIAS NOS POSTES DO BAIRRO CUPIDO QUE AINDA NÃO TEM ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1435/ind1512016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1435/ind1512016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM RESERVATÓRIO DE  ÁGUA QUE SUPRA AS NECESSIDADES DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1436/ind1522016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1436/ind1522016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A LIMPEZA DOS BUEIROS NA RUA ALBERTINO DOMINGOS AO LADO DA IGREJA EBENÉZER EM FRENTE A CASA DE Nº 08 NO BAIRRO GUANABARA.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1437/ind1532016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1437/ind1532016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REFORMA GERAL DA PRAÇA LOCALIZADA NA RUA AUGUSTO FERREIRA LAMEGO, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1438/ind1542016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1438/ind1542016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A MONTAGEM DE REFLETORES NO CAMPO DE FUTEBOL, LOCALIZADO NA AVENIDA MOROBA NO BAIRRO MOROBÁ.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1439/ind1552016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1439/ind1552016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE VESTIÁRIOS NO CAMPO DE FUTEBOL, LOCALIZADO NA AVENIDA MOROBA, NO BAIRRO MOROBA.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1440/ind1562016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1440/ind1562016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DA REDE DE TRATAMENTO DE ESGOTO E DRENAGEM,  PAVIMENTAÇÃO NAS RUAS DO LOTEAMENTO GUAIAMUM NA PRAIA DOS 15, EM BARRA DO SAHY.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1441/ind1572016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1441/ind1572016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE SOLO BRITA NO BECO DA VÓ LUIZA, NO BAIRRO ITAPARICA - SANTA CRUZ.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1442/ind1582016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1442/ind1582016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE REALIZE A CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NOS DOIS SENTIDOS DA VIA, NA COHAB, NO BAIRRO COQUEIRAL.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1443/ind1592016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1443/ind1592016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA COM PLAYGROUND NA COMUNIDADE DAS PEDRINHAS EM BARRA DO SAHY, EM SANTA CRUZ.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1444/ind1602016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1444/ind1602016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ENTRADA DO BAIRRO RESIDENCIAL VALE VERDE</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1445/ind1612016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1445/ind1612016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ABRIGO DE PONTO DE ÔNIBUS NA AV. VENÂNCIO FLORES, N°. 3737, APÓS A ENTRADA DO BAIRRO SÃO MARCOS, ONDE A BASE JÁ ESTA PRONTA.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1446/ind1622016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1446/ind1622016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA ISIDIO UCELI NETTO EM JACUPEMBA, ATRÁS DA IGREJA SAGRADO CORAÇÃO DE JESUS.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1447/ind1632016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1447/ind1632016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA LUIZ ROSSATO EM JACUPEMBA, EM FRENTE AO CAMPO BOM DE BOLA.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1448/ind1642016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1448/ind1642016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL  A INFRAESTRUTURA E PAVIMENTAÇÃO DA RUA MARIA ROSSONI EM JACUPEMBA.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1449/ind1652016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1449/ind1652016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O SERVIÇO DE FIXAÇÃO DE RÉPLICA DA TOCHA OLÍMPICA NA PRAÇA MONSENHOR GUILHERME SCHIMITZ.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1450/ind1662016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1450/ind1662016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NO CENTRO DE COMÉRCIO INFORMAL. (CAMELÓDROMO)</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1451/ind1682016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1451/ind1682016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO A AMPLIAÇÃO DA SINALIZAÇÃO VERTICAL DE TRÂNSITO COM O OBJETIVO DE FACILITAR A LOCALIZAÇÃO DE REPARTIÇÕES PÚBICAS.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1452/ind1682016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1452/ind1682016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A NECESSIDADE DE VIABILIZAR MATERIAIS ESPORTIVOS TIPO BARRAS PARALELAS  PARA A PRAÇA HERALDO BARBOSA MUSSO.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1453/ind1692016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1453/ind1692016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A TROCA DA AREIA DO PARQUINHO DA CRECHE MUNICIPAL DE ENSINO INFANTIL “CRIANÇA FELIZ”, NO BAIRRO NOVO JEQUITIBÁ.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1454/ind1702016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1454/ind1702016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A LIMPEZA E HIGIENIZAÇÃO DO CAMPINHO DE AREIA, SITUADO A RUA PEROBAS Nº 190, NO BAIRRO COQUEIRAL.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1455/ind1712016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1455/ind1712016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DAS LÂMPADAS AMARELAS DE VAPOR DE SÓDIO POR BRANCA DE VAPOR METÁLICO NAS RUAS DOS BAIRROS NOVO JEQUITIBÁ, ITAPUTERÁ, SANTA LUZIA, NOVA ESPERANÇA E JEQUITIBÁ.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Lúcio Zanol</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1456/ind1722016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1456/ind1722016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADA UMA CÂMERA DE VÍDEO MONITORAMENTO JUNTO A PRAÇA E QUADRA DE ESPORTE NO BAIRRO SÃO JOSÉ EM JACUPEMBA.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1457/ind1732016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1457/ind1732016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UMA REFORMA NA QUADRA  DE ESPORTE NA COMUNIDADE DE SÃO JOSÉ EM JACUPEMBA.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1458/ind1742016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1458/ind1742016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO DA RUA PESCADOR SAMUEL GOMES, DA AV. TOMÉ PINTO MATTOS E PARTE DA AV. LINDOLFO MATTOS, EM BARRA DO SAHY, DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1459/ind1752016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1459/ind1752016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE POSTES COM REFLETORES NO CAMPO DE FUTEBOL NO BAIRRO BARRA DO SAHY, DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1460/ind1762016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1460/ind1762016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA COM PLAYGROUND, ACADEMIA POPULAR E HALF DE SKATE.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1461/ind1772016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1461/ind1772016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE POSTES COM REFLETORES NO CAMPO DE FUTEBOL NO BAIRRO CRUZEIRO, EM SANTA CRUZ.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1462/ind1782016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1462/ind1782016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM CAMPO DE FUTEBOL DE AREIA COM 04  POSTES E REFLETORES NO BAIRRO BARRA DO SAHY, DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1463/ind1792016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1463/ind1792016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A ABERTURA DE UMA TURMA DE 4º. ANO NO EMEF ZENILIA VARZEM RIBEIRO, NO TURNO VESPERTINO.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1464/ind1802016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1464/ind1802016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A ILUMINAÇÃO DA RUA ELOI MOREIRA, EM BARRA DO RIACHO, NA LATERAL AO LOCAL DE FUNCIONAMENTO DA ESCOLA ZENILIA VARZEM RIBEIRO.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA LIMPEZA DA RUA ELOI MOREIRA, ANEXO AO LOCAL DE FUNCIONAMENTO DA ESCOLA ZENÍLIA VARZEM RIBEIRO.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1466/ind1822016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1466/ind1822016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A DISPONIBILIZAÇÃO DE PONTOS DE ACESSO GRATUITO A INTERNET (WI-FI) NAS PRAÇAS E ÁREAS DE LAZER DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1467/ind1832016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1467/ind1832016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A ADESÃO AO PROGRAMA ESTADUAL DE REGULARIZAÇÃO FUNDIÁRIA, DENOMINADO MORAR LEGAL, EM TODO O ESPIRITO SANTO.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1468/ind1842016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1468/ind1842016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A PINTURA E ARBORIZAÇÃO DA PRAÇA FRUTA-PÃO, EM BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1469/ind1852016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1469/ind1852016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO UM ESTUDO PARA A PERFURAÇÃO DE POÇOS ARTESIANOS NOS BAIRROS DO NOSSO MUNICÍPIO PARA SUPRIR A ESCASSEZ DE ÁGUA.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1470/ind1862016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1470/ind1862016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO BAIRRO POR DO SOL.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A LEGALIZAÇÃO DOS TERRENOS E CASAS POR MEIO DE ESCRITURAS PUBLICAS DO BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1472/ind1882016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1472/ind1882016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ALAMBRADO, VESTIÁRIOS, PISTA DE ATLETISMO, ILUMINAÇÃO NO ANTIGO CAMPO DO MARIANO E CALÇADA NO ENTORNO DESTA ÁREA.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1474/ind1892016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1474/ind1892016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDO MAIS UM CAMPO BOM DE BOLA NA PRAÇA HERALDO BARBOSA MUSSO.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Toni Loureiro</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1475/ind1902016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1475/ind1902016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A TROCA DAS MANILHAS DA REDE FLUVIAL QUE LIGA O BAIRRO SÃO MARCOS AO LOTEAMENTO VISTA LINDA, NO BAIRRO CUPIDO.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1476/ind1912016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1476/ind1912016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE ÁREA DE LAZER COMPLETA COM ACADEMIA POPULAR E CAMPO DE FUTEBOL SOCIETY, NA COMUNIDADE DE PRAIA DOS PADRES.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1477/ind1922016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1477/ind1922016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE ANALISE O ANTEPROJETO DE LEI QUE DISPÕE SOBRE LIBERAÇÃO DE INTERNET WI-FI GRATUITA EM BAIRROS E DISTRITOS.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1478/ind1932016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1478/ind1932016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO EM CARÁTER EMERGENCIAL DO POSTE LOCALIZADO NA RUA SANTA CLARA, EM FRENTE À CASA DO SENHOR EVANDRO, NO BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1479/ind1942016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1479/ind1942016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL UM ESTUDO PARA IMPLANTAÇÃO DO PROCESSO DE BIODIGESTORES, USANDO PNEUS E GARRAFAS PET COMO FILTROS NOS ESGOTOS DAS RESIDÊNCIAS DE ARACRUZ.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1480/ind1952016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1480/ind1952016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DO ÔNIBUS QUE ATENDE A SECRETARIA DE SAÚDE, SAINDO TODAS AS MANHÃS DO PA DO BAIRRO GUAXINDIBA PARA VITÓRIA, QUE AO SAIR DO PA, POSSA PASSAR PEGANDO OS PACIENTES DO BAIRRO PLANALTO, EM FRENTE AO PARQUE DE EXPOSIÇÃO E OS PACIENTES DO BAIRRO SÃO MARCOS, EM FRENTE À PADARIA PONTO G NA AV. PRINCIPAL.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1481/ind1962016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1481/ind1962016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS AMARELAS INCANDESCENTES, POR BRANCA A VAPOR METÁLICO DOS POSTES A 4708 E A 4709 NA RUA ARISTIDES CEZAR REBUZZI, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1482/ind1972016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1482/ind1972016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O AUMENTO DAS DIMENSÕES DOS DOIS QUEBRA-MOLAS (LOMBADAS) LOCALIZADOS NA RUA ARISTIDES CESAR REBUZZI, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1483/ind1982016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1483/ind1982016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE BRINQUEDOS DESTINADOS ÀS CRIANÇAS PORTADORAS DE DEFICIÊNCIAS MENTAIS, DEFICIÊNCIA FÍSICA E COM MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Fabio Netto</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1484/ind1992016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1484/ind1992016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DO MUTIRÃO DE NEGOCIAÇÃO DE DÍVIDAS PARA OS CIDADÃOS ARACRUZENSES QUE POSSUEM DÍVIDAS JUNTO AO SAAE, EDP, EMPRESAS DE TELEFONIA, FINANCEIRAS E BANCOS PARA QUE POSSAM NEGOCIAR SEUS DÉBITOS.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1486/ind2002016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1486/ind2002016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL IDENTIFICAÇÃO DE UMA VAGA DE ESTACIONAMENTO PARA IDOSOS E OUTRA PARA DEFICIENTES FÍSICOS NA RUA ALEGRIA NO CENTRO EM FRENTE À 1ª IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1487/ind2012016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1487/ind2012016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A MANUTENÇÃO DA REDE DE ILUMINAÇÃO DOS POSTES A1774 E A 1773, LOCALIZADOS Á RUA PLÁCIDO DE CARLI, BAIRRO DE CARLI.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1488/ind2022016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1488/ind2022016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DA GRELHA DO CANAL DE DRENAGEM D´AGUA E LIMPEZA DA VALA, NA RUA JOÃO FRANCHIOTI, BAIRRO VILA NOVA, JÁ QUE AS MESMAS ESTÃO DANIFICADAS.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1489/ind2032016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1489/ind2032016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO EM CARÁTER EMERGENCIAL DOS POSTES DE MADEIRA LOCALIZADO NA RUA SÃO CAETANO, NO BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1490/ind2042016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1490/ind2042016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE, NO TERRENO LOCALIZADO NA RUA SÃO CAETANO, NO BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1491/ind2052016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1491/ind2052016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REFORMA OU SUBSTITUIÇÃO DOS BANCOS DANIFICADOS E REPARO NO CALÇAMENTO DA PRAÇA BEM-ME QUER, BAIRRO COHAB IV.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1492/ind2062016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1492/ind2062016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO ACESSO A INTERNET NO PRÉDIO DE PROPRIEDADE DA PREFEITURA ONDE FUNCIONA O DPM DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O PATROLAMENTO E CASCALHAMENTO, NA LOCALIDADE DE TAQUARAL.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1494/ind2082016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1494/ind2082016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O CONSERTO DO RALO NA RUA JOÃO BOBBIO RUI NO DISTRITO DE GUARANÁ.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1495/ind2082016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1495/ind2082016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO DA TRILHA DOS CARAJÁS EM COQUEIRAL.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1496/ind2102016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1496/ind2102016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL UMA REFORMA GERAL NA PRAÇA DAS CONCHAS, NO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1497/ind2112016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1497/ind2112016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO DO ENTORNO DO CENTRO COMERCIAL, NO BAIRRO COQUEIRAL.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1498/ind2122016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1498/ind2122016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO DA LAGOA NO BAIRRO PORTAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1499/ind2132016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1499/ind2132016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE COLOCAR  FAIXA DE PEDESTRE NA RUA PROFESSOR LOBO, Nº. 426 NO CENTRO DA CIDADE EM FRENTE A DU HOMENS BARBEARIA.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1500/ind2142016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1500/ind2142016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA RESPONSÁVEL QUE SEJA PROVIDENCIADO O AUMENTO NO COMPRIMENTO DO QUEBRA-MOLAS (LOMBADA) LOCALIZADO A RUA GIUSEP TESTA, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1501/ind2152016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1501/ind2152016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SE INSTALE REDUTORES DE VELOCIDADE E FAIXA DE PEDESTRE NAS IMEDIAÇÕES DA ESCOLA CASA DO ESTUDANTE JUNIOR, SITUADA NA RUA FLOR DE LIS, NO BAIRRO JARDINS.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1502/ind2162016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1502/ind2162016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS PARA ATENDER A COMUNIDADE DE BARRO VERMELHO.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1503/ind2172016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1503/ind2172016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE ABRIGO DE ÔNIBUS, NO BAIRRO PUTIRI, EM FRENTE AO TERRENO DA SR.ª RUTE FRACALOSSI.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1504/ind2182016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1504/ind2182016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE ABRIGO DE ÔNIBUS EM CÓRREGO D ÁGUA, NO TRAJETO IDA X VOLTA DE ARACRUZ A GUARANÁ,  PRÓXIMO AO VIADUTO.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1505/ind2192016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1505/ind2192016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DAS LÂMPADAS AMARELAS, DE VAPOR DE SÓDIO POR BRANCAS DE VAPOR METÁLICO, NAS RUAS DOS BAIRROS NOVO JEQUITIBÁ, ITAPUTERÁ, SANTA LUZIA, NOVA ESPERANÇA E JEQUITIBÁ.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1506/ind2202016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1506/ind2202016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) E INSTALAÇÃO DE PLACAS DE INDICAÇÃO DE VELOCIDADE NA RUA DAS ARARAS Nº 27 NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1507/ind2212016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1507/ind2212016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A DOAÇÃO DE MATERIAL ESPORTIVO DE FUTSAL (BOLA DE REDES) PARA ATENDER A ESCOLA ESTER NASCIMENTO DOS SANTOS, EM SANTA ROSA.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1508/ind2222016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1508/ind2222016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE O CONCERTO OU A SUBSTITUIÇÃO DAS LIXEIRAS QUE ESTÃO DANIFICADAS NO CENTRO DA CIDADE E NOS DISTRITOS.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1509/ind2232016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1509/ind2232016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO DA RUA VALDIR NOSSA, LOCALIZADA NO DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1510/ind2242016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1510/ind2242016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A LIMPEZA DO VALÃO NO BAIRRO SANTA RITA NO DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1511/ind2252016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1511/ind2252016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL  PROVIDÊNCIAS PARA A LIMPEZA DE BOCA DE LOBO NO DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1512/ind2262016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1512/ind2262016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA SALA DE ESPERA DO CENTRO DE ESPECIALIDADES MÉDICAS- CEMA.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1513/ind2272016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1513/ind2272016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL PROVIDENCIAS DO RECAPEAMENTO ASFÁLTICO NA AVENIDA PROFESSOR APARÍCIO ALVARENGA, NO TRECHO EM FRENTE À EMPRESA NUTRIPETRO, NA LOCALIDADE DE BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1515/ind2282016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1515/ind2282016.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O PATROLAMENTO E APLICAÇÃO DE SOLO BRITA NA RUA DOS CATATAIS DO BAIRRO PLANALTO MUNICIPAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3784/projeto_de_lei_-_001-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3784/projeto_de_lei_-_001-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICA.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3785/projeto_de_lei_-_002-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3785/projeto_de_lei_-_002-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA MUNICIPAL DE PREVENÇÃO, CONSCIENTIZAÇÃO E COMBATE À DENGUE, FEBRE CHIKUNGUNYA E ZIKA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3786/projeto_de_lei_-_003-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3786/projeto_de_lei_-_003-16.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “PROGRAMA MUNICIPAL DE EQUOTERAPIA – PROME”, VOLTADO PARA CRIANÇAS E ADULTOS PORTADORES DE DEFICIÊNCIA FÍSICA E/OU MENTAL OU DE DISTÚRBIO COMPORTAMENTAL E A VÍTIMAS DE ACIDENTES, NO ÂMBITO DO MUNICÍPIO DE ARACRUZ/ES.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3787/projeto_de_lei_-_004-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3787/projeto_de_lei_-_004-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS ENTIDADES E EMPRESAS ORGANIZADORAS DE EVENTOS SE RESPONSABILIZAREM PELA LIMPEZA DAS VIAS PÚBLICAS SITUADAS NO ENTORNO DOS LOCAIS DE REALIZAÇÃO DE EVENTOS ABERTOS OU FECHADOS, NO ÂMBITO DO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3788/projeto_de_lei_-_005-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3788/projeto_de_lei_-_005-16.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI O “PROGRAMA MUNICIPAL DE ENSINO DE XADREZ NAS ESCOLAS DA REDE MUNICIPAL DE ARACRUZ/ES.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3789/projeto_de_lei_-_006-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3789/projeto_de_lei_-_006-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO SÃO JOSÉ MAMBRINI – DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3790/projeto_de_lei_-_007-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3790/projeto_de_lei_-_007-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3791/projeto_de_lei_-_008-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3791/projeto_de_lei_-_008-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO NOVA COLATINA NO DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3792/projeto_de_lei_-_009-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3792/projeto_de_lei_-_009-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VEDAÇÃO A DISTRIBUIÇÃO, EXPOSIÇÃO E DIVULGAÇÃO DE MATERIAL DIDÁTICO CONTENDO ORIENTAÇÕES SOBRE A DIVERSIDADE SEXUAL NOS ESTABELECIMENTOS DE ENSINO FUNDAMENTAL E DE EDUCAÇÃO INFANTIL DA REDE PÚBLICA MUNICIPAL DO MUNICÍPIO DE ARACRUZ - ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3793/projeto_de_lei_-_010-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3793/projeto_de_lei_-_010-_16.pdf</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3794/projeto_de_lei_-_011-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3794/projeto_de_lei_-_011-16.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A DENOMINAÇÃO DO CAMPO BOM DE BOLA LOCALIZADO NO BAIRRO SÃO MARCOS NESTA CIDADE DE ARACRUZ/ES.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3795/projeto_de_lei_-_012-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3795/projeto_de_lei_-_012-16.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI NO ÂMBITO DO MUNICÍPIO DE ARACRUZ A “CAMPANHA PERMANENTE DE DIVULGAÇÃO DO IR (IMPOSTO DE RENDA) SOLIDÁRIO”.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3796/projeto_de_lei_-_013-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3796/projeto_de_lei_-_013-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO NOVA COLATINA NO DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3797/projeto_de_lei_-_014-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3797/projeto_de_lei_-_014-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO NOVA COLATINA – DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3798/projeto_de_lei_-_015-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3798/projeto_de_lei_-_015-_16.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 15 DA LEI Nº 3.677, DE 18 DE MAIO DE 2013 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO GUAXINDIBA, ARACRUZ-ES.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3800/projeto_de_lei_-_017-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3800/projeto_de_lei_-_017-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO MOROBÁ NO MUNICIPIO DE ARACRUZ/ES.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3801/projeto_de_lei_-_018-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3801/projeto_de_lei_-_018-16.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO BAIRRO BARRA DO SAHY.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3802/projeto_de_lei_-_019-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3802/projeto_de_lei_-_019-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PONTE PÚBLICA NO BAIRRO BARRA DO SAHY.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3803/projeto_de_lei_-_020-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3803/projeto_de_lei_-_020-16.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI A POLITICA MUNICIPAL DE PREVENÇÃO ÀS DOENÇAS OCUPACIONAIS DOS EDUCADORES E SERVIDORES DOCENTES DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3804/projeto_de_lei_-_021-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3804/projeto_de_lei_-_021-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO BOM DE BOLA LOCALIZADO NO DISTRITO DA VILA DO RIACHO.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3805/projeto_de_lei_-_022-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3805/projeto_de_lei_-_022-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE POLÍTICA DE ASSEPSIA, TRATAMENTO E PREVENÇÃO DAS AREIAS CONTIDAS EM TANQUES E QUADRAS DESTINADOS AO LAZER, PRATICA DESPORTIVA E A RECREAÇÃO INFANTIL, EXISTENTES EM ÁREAS PÚBLICAS DO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3806/projeto_de_lei_-_023-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3806/projeto_de_lei_-_023-16.pdf</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>Beto Vieira</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3807/projeto_de_lei_-_024-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3807/projeto_de_lei_-_024-_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA NO DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3808/projeto_de_lei_-_025-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3808/projeto_de_lei_-_025-_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚBLICO NO BAIRRO VILA RICA.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3809/projeto_de_lei_-_026-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3809/projeto_de_lei_-_026-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO DE FUTEBOL LOCALIZADO NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3810/projeto_de_lei_-_027-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3810/projeto_de_lei_-_027-16.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3811/projeto_de_lei_-_028-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3811/projeto_de_lei_-_028-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA PÚBLICA NO BAIRRO DE FÁTIMA NO MUNICÍPIO DE ARACRUZ ES.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3812/projeto_de_lei_-_029-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3812/projeto_de_lei_-_029-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA NO BAIRRO SÃO JOSÉ MAMBRINI, NO DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3813/projeto_de_lei_-_030-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3813/projeto_de_lei_-_030-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DECLARAÇÃO DE UTILIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3814/projeto_de_lei_-_031-16_.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3814/projeto_de_lei_-_031-16_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA PÚBLICA NA BARRA DO RIACHO, DISTRITO DA SEDE, MUNICÍPIO DE ARACRUZ ES.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3815/projeto_de_lei_-_032-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3815/projeto_de_lei_-_032-16.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PROGRAMA DE BOLSA ESTÁGIO “JOVEM ARACRUZ”, DESTINADO A CONTRATAÇÃO DE JOVENS PARA TRABALHAR EM DIVERSOS ÂMBITOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3816/projeto_de_lei_-_033-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3816/projeto_de_lei_-_033-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS NAS EMPRESAS QUE PRESTAM SERVIÇOS NO ÂMBITO DO MUNICÍPIO DE ARACRUZ, PARA REINSERÇÃO DE DEPENDENTES QUÍMICOS EM RECUPERAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3817/projeto_de_lei_-_034-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3817/projeto_de_lei_-_034-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA DIFUSÃO E EXERCÍCIO DA CIDADANIA ATRAVÉS DO ESTUDO SOBRE OS SÍMBOLOS MUNICIPAIS NAS ESCOLAS DA REDE MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>Beto Vieira, Evangelista Eliel, Fabio Machado, Lúcio Zanol, Paulo Neres, Renatinho do Detran, Romildo Broetto, Rosane Machado</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3818/projeto_de_lei_-_035-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3818/projeto_de_lei_-_035-16.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DO TEXTO DAS LEIS SANCIONADAS E PROMULGADAS E NOS DECRETOS LEGISLATIVOS O NOME DO VEREADOR AUTOR DO PROJETO.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3819/projeto_de_lei_-_036-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3819/projeto_de_lei_-_036-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO LOTEAMENTO RIVIERA PARK, DISTRITO DE SANTA CRUZ, NESTE MUNICÍPIO DE ARACRUZ/ES.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3820/projeto_de_lei_-_037-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3820/projeto_de_lei_-_037-16.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA ESCLARECIMENTO SOBRE REAJUSTES PROPOSTOS PARA PREÇOS, TARIFAS  E TAXAS PRATICADAS POR EMPRESAS PRESTADORAS DE SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3821/projeto_de_lei_-_038-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3821/projeto_de_lei_-_038-16.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO NOVA COLATINA, DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3822/projeto_de_lei_-_039-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3822/projeto_de_lei_-_039-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3823/projeto_de_lei_-_040-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3823/projeto_de_lei_-_040-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ÁREA DE LAZER E GINÁSIO POLIESPORTIVO NA BARRA DO RIACHO, DISTRITO DA SEDE, NESTE MUNICÍPIO DE ARACRUZ/ES.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3824/projeto_de_lei_-_041-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3824/projeto_de_lei_-_041-_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CONTRATAÇÃO DE SEGURO DE RESPONSABILIDADE CIVIL PROFISSIONAL POR EMPRESAS DE ENGENHARIA, ARQUITETURA E AGRONOMIA OU PROFISSIONAL AUTÔNOMO, CONTRATADOS PARA REALIZAÇÃO DE OBRAS, PROJETOS E SERVIÇOS NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3825/projeto_de_lei_-_042-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3825/projeto_de_lei_-_042-_16.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A DENOMINAÇÃO DE ESCADARIA PÚBLICA NO BAIRRO GUANABARA, DISTRITO DA SEDE, MUNICÍPIO DE ARACRUZ ES.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3826/projeto_de_lei_-_043-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3826/projeto_de_lei_-_043-_16.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO LOTEAMENTO ENSEADA VILLE, DISTRITO DE SANTA CRUZ, NESTE MUNICÍPIO DE ARACRUZ/ES.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3827/projeto_de_lei_-_044-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3827/projeto_de_lei_-_044-_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIO PÚBLICO NO BAIRRO MOROBÁ NO MUNICÍPIO DE ARACRUZ ES.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3828/projeto_de_lei_-_045-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3828/projeto_de_lei_-_045-_16.pdf</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3829/projeto_de_lei_-_046-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3829/projeto_de_lei_-_046-_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO GUAXIMDIBA ARACRUZ-ES.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3830/projeto_de_lei_-_047-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3830/projeto_de_lei_-_047-_16.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3831/projeto_de_lei_-_048-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3831/projeto_de_lei_-_048-16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA NO BAIRRO NOVA SANTA CRUZ.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3832/projeto_de_lei_-_049-16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3832/projeto_de_lei_-_049-16.pdf</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3833/projeto_de_lei_-_050-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3833/projeto_de_lei_-_050-_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO LOTEAMENTO FELICIDADE DISTRITO SEDE DE ARACRUZ.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3834/projeto_de_lei_-_051-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3834/projeto_de_lei_-_051-_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3835/projeto_de_lei_-_052-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3835/projeto_de_lei_-_052-_16.pdf</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3836/projeto_de_lei_-_053-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3836/projeto_de_lei_-_053-_16.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS SERVIDORES DA CÂMARA MUNICIPAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3837/projeto_de_lei_-_054-_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3837/projeto_de_lei_-_054-_16.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI QUE INSTITUI "FICHA LIMPA" NA NOMEAÇÃO DE CARGOS COMISSIONADOS E DESIGNAÇÃO DE FUNÇÃO DE CONFIANÇA DA ADMINISTRAÇÃO DIRETA E INDIRETA DOS PODERES LEGISLATIVO E EXECUTIVO MUNICIPAL, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2989/combinepdf.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2989/combinepdf.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso com a Fundação Hospital e Maternidade São Camilo.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3038/combinepdf_1.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3038/combinepdf_1.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano de Resíduos Sólidos do Município de Aracruz.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2990/combinepdf_5.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2990/combinepdf_5.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 3.974, de 25/09/2015, que reestrutura o Conselho Municipal de Política Cultural de Aracruz – CMPCA.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2991/combinepdf_6.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2991/combinepdf_6.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de serviço de utilidade pública, com uso de bem público, a título oneroso, compreendendo o espaço para instalação e manutenção de equipamentos de telecomunicações destinados à transmissão e recepção de sinal de operadoras de telefonia móvel.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2992/combinepdf_7.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2992/combinepdf_7.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº3.297 de 09 de abril de 2010, que reestrutura o Instituto de Previdência dos Servidores do Município de Aracruz – IPASMA.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2993/combinepdf_8.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2993/combinepdf_8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e implantação do Sistema Municipal de Trânsito e Transportes e da Junta Administrativa de Recursos de Infrações - JARI.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2994/combinepdf_9.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2994/combinepdf_9.pdf</t>
   </si>
   <si>
     <t>Autoria o repasse de valores para a Associação dos moradores de Guaraná.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2995/combinepdf_10.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2995/combinepdf_10.pdf</t>
   </si>
   <si>
     <t>Autoria o repasse de valores para a Associação dos moradores Córrego Alegre.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2996/combinepdf_11.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2996/combinepdf_11.pdf</t>
   </si>
   <si>
     <t>Autoria o repasse de valores para a JASCOM – Jovens Amigos a Serviço da Comunidade.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2997/combinepdf_12.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2997/combinepdf_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar recursos para realização do 4º Enduro F.I.M de Aracruz.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2998/combinepdf_13.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2998/combinepdf_13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prorrogação do prazo da lei nº 3.955/2015 de 20/07/2015 – Carta Fabril.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2999/combinepdf_14.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2999/combinepdf_14.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.716, de 03 de outubro de 2015.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3000/combinepdf_15.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3000/combinepdf_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do arquivo público do município de Aracruz.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3001/combinepdf_16.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3001/combinepdf_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal para Defesa dos Direitos da Pessoa Idosa.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3002/combinepdf_17.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3002/combinepdf_17.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos de apuração e inscrição na dívida ativa de créditos não tributários devidos ao SAAE de Aracruz.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3003/combinepdf_18.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3003/combinepdf_18.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 4º, Incisos I e II, da Lei Municipal nº3.758/13 – que cria o Conselho Municipal de Turismo de Aracruz – CONTUR – Aracruz.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3004/combinepdf_19.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3004/combinepdf_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária para o Exercício de 2017.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3017/combinepdf_20.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3017/combinepdf_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse do valor para o Secretariado dos Imigrantes Friulanos de Aracruz.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3018/combinepdf_21.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3018/combinepdf_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Aracruz a firmar cooperação financeira com o Lions Clube de Aracruz e com a Fundação Hospital Maternidade São Camilo para realização da festa de exposição agropecuária “EXPOAGROVIDAS” no ano de 2016.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3019/combinepdf_22.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3019/combinepdf_22.pdf</t>
   </si>
   <si>
     <t>Institui o Código Sanitário, dispõe sobre normas relativas à saúde no Município de Aracruz, estabelece penalidades.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3020/combinepdf_23.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3020/combinepdf_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito junto ao Banco do Brasil S/A.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3021/combinepdf_24.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3021/combinepdf_24.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis Nº3.491, de 05/10/2011 e suas alterações, Lei Nº3.625, de 23/10/2012, Lei Nº3.724, de 14/10/2013, Lei Nº3.854 de 15/10/2014 e Nº4.010, de 04/12/2015, que dispõe sobre Bolsa Treinamento para Guarda-Vidas.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3022/combinepdf_25.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3022/combinepdf_25.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº4.007, de 02 de dezembro de 2015.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3023/combinepdf_26.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3023/combinepdf_26.pdf</t>
   </si>
   <si>
     <t>Autoriza e cria o instituto Municipal de planejamento de Aracruz – IMPPAR.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3024/combinepdf_27.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3024/combinepdf_27.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº3.652, de 05 de abril de 2013; e dá outras providências.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3025/combinepdf_28.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3025/combinepdf_28.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº3.460, de 08/08/2011.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3026/combinepdf_29.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3026/combinepdf_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo de Amparo e pesquisa, tecnologia e qualificação de Recursos Humanos do Município de Aracruz-ES.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3027/combinepdf_30.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3027/combinepdf_30.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Saneamento Básico e o Plano Municipal de Saneamento Básico, como instrumento da política municipal de saneamento básico.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3028/combinepdf_31.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3028/combinepdf_31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Repasse do valor para a APRUSAV – Associação dos Produtores Rurais e Pecuarista de Santa Rosa e Comunidades Vizinhas.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3029/combinepdf_32.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3029/combinepdf_32.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Aracruz a realizar o registro de parte da área do loteamento Mar Azul e a promover a regularização fundiária da referida área.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3030/combinepdf_33.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3030/combinepdf_33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional Especial.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3031/combinepdf_34.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3031/combinepdf_34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do perímetro urbano de Jacupemba, município de Aracruz.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3032/combinepdf_35.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3032/combinepdf_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Atenção a Pessoa com Deficiência de Aracruz – FMAPDA.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3033/combinepdf_36.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3033/combinepdf_36.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia do Projeto Comunidade de Leitores.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3034/combinepdf_37.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3034/combinepdf_37.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Aracruz para o Exercício Financeiro de 2017.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3035/combinepdf_38.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3035/combinepdf_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação de Lei 4.077, de 22/08/2016.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3036/combinepdf_39.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3036/combinepdf_39.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº3.888, de 07/01/2015.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3037/combinepdf_40.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3037/combinepdf_40.pdf</t>
   </si>
   <si>
     <t>Institui o estatuto dos profissionais do magistério da educação básica pública municipal de Aracruz/ES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3978,67 +3978,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1249/ind12016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1250/ind22016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1251/ind32016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1252/ind42016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1253/ind52016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1254/ind62016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1255/ind72016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1256/ind82016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1257/ind92016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1258/ind102016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1259/ind112016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1260/ind122016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1262/ind142016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1264/ind162016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1265/ind172016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1266/ind182016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1267/ind192016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1268/ind202016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1270/ind222016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1271/ind232016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1273/ind252016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1274/ind262016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1275/ind272016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1276/ind282016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1277/ind292016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1279/ind312016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1280/ind322016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1281/ind332016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1282/ind342016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1283/ind352016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1285/ind372016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1286/ind382016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1287/ind392016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1288/ind402016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1289/ind412016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1290/ind422016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1291/ind432016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1292/ind442016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1294/ind462016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1297/ind482016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1298/ind492016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1299/ind502016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1300/ind512016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1301/ind522016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1302/ind532016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1303/ind542016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1304/ind552016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1305/ind562016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1306/ind572016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1307/ind582016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1311/ind592016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1312/ind602016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1313/ind612016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1314/ind622016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1315/ind632016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1316/ind642016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1317/ind652016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1318/ind662016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1330/ind672016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1331/ind682016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1332/ind682016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1333/ind702016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1334/ind712016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1335/ind722016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1336/ind732016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1337/ind742016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1339/ind762016_2YjjNBO.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1340/ind772016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1341/ind782016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1342/ind792016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1343/ind802016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1344/ind812016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1345/ind822016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1346/ind832016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1347/ind842016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1348/ind852016.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1349/ind862016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1350/ind872016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1351/ind882016.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1352/ind892016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1353/ind902016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1354/ind912016.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1355/ind922016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1356/ind932016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1357/ind942016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1358/ind952016.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1359/ind962016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1360/ind972016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1361/ind982016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1362/ind992016.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1363/ind1002016.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1385/ind1012016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1386/ind1022016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1387/ind1032016.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1388/ind1042016.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1389/ind1052014.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1390/ind1062016.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1391/ind1072016.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1392/ind1082016.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1393/ind1092016.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1394/ind1102016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1395/ind1112016.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1396/ind1122016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1397/ind1132016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1398/ind1142016.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1399/ind1152016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1400/ind1162016.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1401/ind1172016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1402/ind1182016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1403/ind1192016.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1404/ind1202016.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1405/ind1212016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1406/ind1222016.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1407/ind1232016.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1408/ind1242016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1409/ind1252016.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1410/ind1262016.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1412/ind1282016.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1413/ind1292016.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1414/ind1302016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1415/ind1312016.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1416/ind1322016.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1417/ind1332016.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1418/ind1342016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1419/ind1352016.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1420/ind1372016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1421/ind1372016.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1422/ind1382016.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1423/ind1392016.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1424/ind1402016.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1425/ind1412016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1426/ind1422016.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1427/ind1432016.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1428/ind1442016.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1429/ind1452016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1430/ind1462016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1431/ind1472016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1432/ind1482016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1433/ind1492016.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1434/ind1502016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1435/ind1512016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1436/ind1522016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1437/ind1532016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1438/ind1542016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1439/ind1552016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1440/ind1562016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1441/ind1572016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1442/ind1582016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1443/ind1592016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1444/ind1602016.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1445/ind1612016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1446/ind1622016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1447/ind1632016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1448/ind1642016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1449/ind1652016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1450/ind1662016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1451/ind1682016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1452/ind1682016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1453/ind1692016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1454/ind1702016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1455/ind1712016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1456/ind1722016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1457/ind1732016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1458/ind1742016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1459/ind1752016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1460/ind1762016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1461/ind1772016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1462/ind1782016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1463/ind1792016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1464/ind1802016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1466/ind1822016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1467/ind1832016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1468/ind1842016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1469/ind1852016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1470/ind1862016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1472/ind1882016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1474/ind1892016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1475/ind1902016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1476/ind1912016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1477/ind1922016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1478/ind1932016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1479/ind1942016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1480/ind1952016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1481/ind1962016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1482/ind1972016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1483/ind1982016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1484/ind1992016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1486/ind2002016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1487/ind2012016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1488/ind2022016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1489/ind2032016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1490/ind2042016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1491/ind2052016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1492/ind2062016.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1494/ind2082016.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1495/ind2082016.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1496/ind2102016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1497/ind2112016.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1498/ind2122016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1499/ind2132016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1500/ind2142016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1501/ind2152016.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1502/ind2162016.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1503/ind2172016.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1504/ind2182016.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1505/ind2192016.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1506/ind2202016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1507/ind2212016.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1508/ind2222016.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1509/ind2232016.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1510/ind2242016.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1511/ind2252016.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1512/ind2262016.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1513/ind2272016.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1515/ind2282016.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3784/projeto_de_lei_-_001-16.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3785/projeto_de_lei_-_002-16.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3786/projeto_de_lei_-_003-16.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3787/projeto_de_lei_-_004-16.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3788/projeto_de_lei_-_005-16.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3789/projeto_de_lei_-_006-16.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3790/projeto_de_lei_-_007-16.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3791/projeto_de_lei_-_008-16.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3792/projeto_de_lei_-_009-16.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3793/projeto_de_lei_-_010-_16.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3794/projeto_de_lei_-_011-16.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3795/projeto_de_lei_-_012-16.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3796/projeto_de_lei_-_013-16.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3797/projeto_de_lei_-_014-16.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3798/projeto_de_lei_-_015-_16.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3800/projeto_de_lei_-_017-16.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3801/projeto_de_lei_-_018-16.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3802/projeto_de_lei_-_019-16.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3803/projeto_de_lei_-_020-16.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3804/projeto_de_lei_-_021-16.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3805/projeto_de_lei_-_022-16.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3806/projeto_de_lei_-_023-16.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3807/projeto_de_lei_-_024-_16.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3808/projeto_de_lei_-_025-_16.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3809/projeto_de_lei_-_026-16.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3810/projeto_de_lei_-_027-16.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3811/projeto_de_lei_-_028-16.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3812/projeto_de_lei_-_029-16.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3813/projeto_de_lei_-_030-16.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3814/projeto_de_lei_-_031-16_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3815/projeto_de_lei_-_032-16.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3816/projeto_de_lei_-_033-16.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3817/projeto_de_lei_-_034-16.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3818/projeto_de_lei_-_035-16.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3819/projeto_de_lei_-_036-16.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3820/projeto_de_lei_-_037-16.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3821/projeto_de_lei_-_038-16.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3822/projeto_de_lei_-_039-16.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3823/projeto_de_lei_-_040-16.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3824/projeto_de_lei_-_041-_16.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3825/projeto_de_lei_-_042-_16.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3826/projeto_de_lei_-_043-_16.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3827/projeto_de_lei_-_044-_16.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3828/projeto_de_lei_-_045-_16.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3829/projeto_de_lei_-_046-_16.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3830/projeto_de_lei_-_047-_16.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3831/projeto_de_lei_-_048-16.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3832/projeto_de_lei_-_049-16.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3833/projeto_de_lei_-_050-_16.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3834/projeto_de_lei_-_051-_16.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3835/projeto_de_lei_-_052-_16.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3836/projeto_de_lei_-_053-_16.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3837/projeto_de_lei_-_054-_16.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2989/combinepdf.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3038/combinepdf_1.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2990/combinepdf_5.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2991/combinepdf_6.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2992/combinepdf_7.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2993/combinepdf_8.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2994/combinepdf_9.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2995/combinepdf_10.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2996/combinepdf_11.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2997/combinepdf_12.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2998/combinepdf_13.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2999/combinepdf_14.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3000/combinepdf_15.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3001/combinepdf_16.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3002/combinepdf_17.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3003/combinepdf_18.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3004/combinepdf_19.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3017/combinepdf_20.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3018/combinepdf_21.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3019/combinepdf_22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3020/combinepdf_23.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3021/combinepdf_24.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3022/combinepdf_25.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3023/combinepdf_26.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3024/combinepdf_27.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3025/combinepdf_28.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3026/combinepdf_29.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3027/combinepdf_30.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3028/combinepdf_31.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3029/combinepdf_32.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3030/combinepdf_33.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3031/combinepdf_34.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3032/combinepdf_35.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3033/combinepdf_36.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3034/combinepdf_37.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3035/combinepdf_38.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3036/combinepdf_39.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3037/combinepdf_40.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1249/ind12016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1250/ind22016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1251/ind32016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1252/ind42016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1253/ind52016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1254/ind62016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1255/ind72016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1256/ind82016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1257/ind92016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1258/ind102016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1259/ind112016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1260/ind122016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1262/ind142016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1264/ind162016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1265/ind172016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1266/ind182016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1267/ind192016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1268/ind202016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1270/ind222016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1271/ind232016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1273/ind252016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1274/ind262016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1275/ind272016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1276/ind282016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1277/ind292016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1279/ind312016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1280/ind322016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1281/ind332016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1282/ind342016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1283/ind352016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1285/ind372016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1286/ind382016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1287/ind392016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1288/ind402016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1289/ind412016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1290/ind422016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1291/ind432016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1292/ind442016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1294/ind462016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1297/ind482016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1298/ind492016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1299/ind502016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1300/ind512016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1301/ind522016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1302/ind532016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1303/ind542016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1304/ind552016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1305/ind562016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1306/ind572016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1307/ind582016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1311/ind592016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1312/ind602016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1313/ind612016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1314/ind622016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1315/ind632016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1316/ind642016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1317/ind652016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1318/ind662016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1330/ind672016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1331/ind682016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1332/ind682016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1333/ind702016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1334/ind712016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1335/ind722016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1336/ind732016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1337/ind742016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1339/ind762016_2YjjNBO.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1340/ind772016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1341/ind782016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1342/ind792016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1343/ind802016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1344/ind812016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1345/ind822016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1346/ind832016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1347/ind842016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1348/ind852016.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1349/ind862016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1350/ind872016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1351/ind882016.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1352/ind892016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1353/ind902016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1354/ind912016.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1355/ind922016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1356/ind932016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1357/ind942016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1358/ind952016.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1359/ind962016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1360/ind972016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1361/ind982016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1362/ind992016.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1363/ind1002016.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1385/ind1012016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1386/ind1022016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1387/ind1032016.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1388/ind1042016.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1389/ind1052014.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1390/ind1062016.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1391/ind1072016.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1392/ind1082016.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1393/ind1092016.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1394/ind1102016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1395/ind1112016.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1396/ind1122016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1397/ind1132016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1398/ind1142016.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1399/ind1152016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1400/ind1162016.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1401/ind1172016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1402/ind1182016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1403/ind1192016.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1404/ind1202016.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1405/ind1212016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1406/ind1222016.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1407/ind1232016.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1408/ind1242016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1409/ind1252016.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1410/ind1262016.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1412/ind1282016.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1413/ind1292016.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1414/ind1302016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1415/ind1312016.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1416/ind1322016.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1417/ind1332016.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1418/ind1342016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1419/ind1352016.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1420/ind1372016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1421/ind1372016.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1422/ind1382016.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1423/ind1392016.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1424/ind1402016.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1425/ind1412016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1426/ind1422016.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1427/ind1432016.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1428/ind1442016.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1429/ind1452016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1430/ind1462016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1431/ind1472016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1432/ind1482016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1433/ind1492016.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1434/ind1502016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1435/ind1512016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1436/ind1522016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1437/ind1532016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1438/ind1542016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1439/ind1552016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1440/ind1562016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1441/ind1572016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1442/ind1582016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1443/ind1592016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1444/ind1602016.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1445/ind1612016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1446/ind1622016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1447/ind1632016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1448/ind1642016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1449/ind1652016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1450/ind1662016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1451/ind1682016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1452/ind1682016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1453/ind1692016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1454/ind1702016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1455/ind1712016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1456/ind1722016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1457/ind1732016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1458/ind1742016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1459/ind1752016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1460/ind1762016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1461/ind1772016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1462/ind1782016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1463/ind1792016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1464/ind1802016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1466/ind1822016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1467/ind1832016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1468/ind1842016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1469/ind1852016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1470/ind1862016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1472/ind1882016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1474/ind1892016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1475/ind1902016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1476/ind1912016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1477/ind1922016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1478/ind1932016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1479/ind1942016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1480/ind1952016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1481/ind1962016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1482/ind1972016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1483/ind1982016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1484/ind1992016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1486/ind2002016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1487/ind2012016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1488/ind2022016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1489/ind2032016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1490/ind2042016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1491/ind2052016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1492/ind2062016.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1494/ind2082016.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1495/ind2082016.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1496/ind2102016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1497/ind2112016.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1498/ind2122016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1499/ind2132016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1500/ind2142016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1501/ind2152016.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1502/ind2162016.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1503/ind2172016.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1504/ind2182016.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1505/ind2192016.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1506/ind2202016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1507/ind2212016.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1508/ind2222016.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1509/ind2232016.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1510/ind2242016.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1511/ind2252016.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1512/ind2262016.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1513/ind2272016.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/1515/ind2282016.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3784/projeto_de_lei_-_001-16.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3785/projeto_de_lei_-_002-16.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3786/projeto_de_lei_-_003-16.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3787/projeto_de_lei_-_004-16.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3788/projeto_de_lei_-_005-16.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3789/projeto_de_lei_-_006-16.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3790/projeto_de_lei_-_007-16.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3791/projeto_de_lei_-_008-16.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3792/projeto_de_lei_-_009-16.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3793/projeto_de_lei_-_010-_16.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3794/projeto_de_lei_-_011-16.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3795/projeto_de_lei_-_012-16.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3796/projeto_de_lei_-_013-16.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3797/projeto_de_lei_-_014-16.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3798/projeto_de_lei_-_015-_16.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3800/projeto_de_lei_-_017-16.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3801/projeto_de_lei_-_018-16.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3802/projeto_de_lei_-_019-16.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3803/projeto_de_lei_-_020-16.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3804/projeto_de_lei_-_021-16.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3805/projeto_de_lei_-_022-16.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3806/projeto_de_lei_-_023-16.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3807/projeto_de_lei_-_024-_16.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3808/projeto_de_lei_-_025-_16.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3809/projeto_de_lei_-_026-16.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3810/projeto_de_lei_-_027-16.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3811/projeto_de_lei_-_028-16.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3812/projeto_de_lei_-_029-16.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3813/projeto_de_lei_-_030-16.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3814/projeto_de_lei_-_031-16_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3815/projeto_de_lei_-_032-16.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3816/projeto_de_lei_-_033-16.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3817/projeto_de_lei_-_034-16.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3818/projeto_de_lei_-_035-16.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3819/projeto_de_lei_-_036-16.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3820/projeto_de_lei_-_037-16.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3821/projeto_de_lei_-_038-16.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3822/projeto_de_lei_-_039-16.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3823/projeto_de_lei_-_040-16.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3824/projeto_de_lei_-_041-_16.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3825/projeto_de_lei_-_042-_16.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3826/projeto_de_lei_-_043-_16.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3827/projeto_de_lei_-_044-_16.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3828/projeto_de_lei_-_045-_16.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3829/projeto_de_lei_-_046-_16.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3830/projeto_de_lei_-_047-_16.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3831/projeto_de_lei_-_048-16.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3832/projeto_de_lei_-_049-16.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3833/projeto_de_lei_-_050-_16.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3834/projeto_de_lei_-_051-_16.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3835/projeto_de_lei_-_052-_16.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3836/projeto_de_lei_-_053-_16.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3837/projeto_de_lei_-_054-_16.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2989/combinepdf.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3038/combinepdf_1.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2990/combinepdf_5.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2991/combinepdf_6.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2992/combinepdf_7.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2993/combinepdf_8.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2994/combinepdf_9.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2995/combinepdf_10.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2996/combinepdf_11.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2997/combinepdf_12.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2998/combinepdf_13.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/2999/combinepdf_14.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3000/combinepdf_15.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3001/combinepdf_16.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3002/combinepdf_17.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3003/combinepdf_18.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3004/combinepdf_19.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3017/combinepdf_20.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3018/combinepdf_21.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3019/combinepdf_22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3020/combinepdf_23.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3021/combinepdf_24.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3022/combinepdf_25.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3023/combinepdf_26.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3024/combinepdf_27.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3025/combinepdf_28.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3026/combinepdf_29.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3027/combinepdf_30.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3028/combinepdf_31.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3029/combinepdf_32.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3030/combinepdf_33.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3031/combinepdf_34.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3032/combinepdf_35.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3033/combinepdf_36.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3034/combinepdf_37.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3035/combinepdf_38.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3036/combinepdf_39.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2016/3037/combinepdf_40.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H321"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>