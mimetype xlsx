--- v0 (2026-02-18)
+++ v1 (2026-06-16)
@@ -54,2482 +54,2482 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adeir do Gás</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3556/ind12013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3556/ind12013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, reconstrução de pontes, limpeza de bueiros e reconstrução dos mesmos na localidade de Jacupemba e Guaraná.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3557/ind22013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3557/ind22013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a reativação ou reestruturação do atendimento do Transcol da Saúde (Unidade Móvel de Saúde) nas localidades de Córrego Guaxima, Rio Francês, Córrego do Índio, Córrego São José, Fazenda Laguna, Assentamento Nova Esperança em Vila do Riacho.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3558/ind32013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3558/ind32013.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal, a implantação de faixas de pedestres, quebra-molas/lombadas, retoque com pinturas fluorescentes, sinalização de regulamentação, advertência, indicação e placas de atrativos turíscos e sinalização de obras para Jacupemba e região, Guaraná e Região.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3559/ind42013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3559/ind42013.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal, que providencie junto a Escelsa Espirito Santo Centrais Elétricas S/A, a regularização do fornecimento de energia para o Distrito de Jacupemba e Regiões Vizinhas.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3560/ind52013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3560/ind52013.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal, a reposição, instalação de postes, braços, lâmpadas e retirada de postes em locais indevidos na localidade de Jacupemba.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3561/ind62013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3561/ind62013.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal, a construção de 02 (dois) quebra molas no cruzamento das Ruas Alegria e Eurico de Aguiar Sales.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3562/ind72013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3562/ind72013.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal equipe para poda de árvores no Distrito de Jacupemba e Guaraná.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3563/ind92013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3563/ind92013.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal, a construção de 03 (três) quebra molas na Av. Gabriel Pandolfi, Centro – Guaraná.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3564/ind92013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3564/ind92013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que providencie junto à empresa Escelsa Espirito Santo Centrais Elétricas S/A, retirar e substituir postes estão em locais indevidos e outros que se encontra em péssimas condições, podendo cair e ocasionar acidente.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3565/ind102013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3565/ind102013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, um estudo para se implantar “Cobertura e aceto nos pontos de ônibus e pontos de táxi” em todo o município de modo preferencial ao Distrito de Guaraná e Jacupemba.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/</t>
+    <t>http://sapl.aracruz.es.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que providencie junto ao DER/ES- Departamento de Rodagens e Estradas do Estado, a sinalização de “faixa de pedestre e reparo em pista na BR 101, Jacupemba x São José Mambrini x Guaraná”.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Paim</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3567/ind122013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3567/ind122013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, manutenção do calçamento na Rua Antônio Barbosa, no bairro Guaxindiba.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3568/ind132013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3568/ind132013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, seja realizado o “aterramento, encascalhamento e o nivelamento” da Rua Carolina Liuth, birro- Colina- Jacupemba- Aracruz.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3569/ind142013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3569/ind142013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Diretor do SAAE, manutenção do tratamento de esgoto do Distrito de Guaraná.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a fixação de hastes para iluminação publica em poste no Distrito de Guaraná.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3571/ind162013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3571/ind162013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, corrimão na ponte localizada na Rua Aurélio Alvarenga no Distrito de Guaraná.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3572/ind182013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3572/ind182013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, manutenção das estradas das comunidades de Córrego Alegre, Ribeirão do Meio, Ribeirão do Sapê e Córrego São Luiz.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3573/ind182013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3573/ind182013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, construção de mata- burro, para atender solicitação da Comunidade de Córrego.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Erick Musso</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3574/ind192013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3574/ind192013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a troca de lâmpadas na Praça do Bairro Jequitibá como também a substituição do padrão de energia.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3575/ind202013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3575/ind202013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, reparo da Rua Américo Crivillin esquina com Rua Belmiro Segatto, bem como também a poda de uma árvore que esta no local.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3576/ind212013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3576/ind212013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a construção de pontos de ônibus coberto em Mar Azul.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3577/ind222013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3577/ind222013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a possibilidade de celebrar um convenio com a PM do ES a instalação de uma unidade de policiamento na Praça da Paz.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3578/ind232013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3578/ind232013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Municipal, a realização da “abertura de rua estreita e sem saída- rede de esgoto- tratamento de rio e iluminação pública” da Rua Antônio Correa- Bairro São José- Mambrini- Jacupemba.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3579/ind242013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3579/ind242013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a troca das lâmpadas queimadas dos postes do Distrito de Guaraná.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Valmir Coser</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3580/ind252013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3580/ind252013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que interfira junto às emissoras de televisão no sentido de obter melhorias na transmissão de imagens.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3612/ind262013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3612/ind262013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, providencie melhorias da praça do bairro Novo Jequitibá.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3613/ind272013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3613/ind272013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a implantação do serviço de Atendimento Móvel de Urgência (SAMU) no Município de Aracruz.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3614/ind282013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3614/ind282013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a instalação de luminária e lâmpada para a iluminação de todo o trecho da Avenida Coqueiral Guaraná acesso ao Bairro São Marcos.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3615/ind292013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3615/ind292013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, em parceria com o “Programa Caminhos do Campo”, seja realizado o “asfaltamento das estradas rurais” seguindo de Jacupemba- Rua Laura Comin Favalessa- (Alambique), passando por Córrego Rio Francês numa extensão de aproximadamente 18 quilômetros, no Município de Aracruz /ES.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3616/ind302013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3616/ind302013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a construção de uma Praça Publica na Avenida Coqueiral Guaraná conhecida como Avenida principal São Marcos.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3617/ind312013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3617/ind312013.pdf</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3619/ind322013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3619/ind322013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, em parceria com “Programa Caminhos do Campo”, seja realizado o “asfaltamento das estradas rurais” seguindo de Assombro, Ribeirão do Cruzeiro, Córrego do Índio, Bom Jesus e termina na Região da Lagoa do Aguiar, no Município de Aracruz/ ES.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Evangelista Eliel</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3674/ind332013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3674/ind332013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a pavimentação da rua de acesso ao CMEB Honório Nunes de Jesus, no bairro Morobá, nesta cidade.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Mônica Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3675/ind342013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3675/ind342013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, seja adotada providência para manutenção e troca das lâmpadas defeituosa no sistema de iluminação pública na Barra do Riacho.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3676/ind352013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3676/ind352013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a pintura na sala em que funciona a farmácia na Unidade localizada na Barra do Riacho.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3768/ind362013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3768/ind362013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, seja realizado a poda da grama existente no entorno da Unidade de Saúde localizado na Barra do Riacho.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3769/ind372013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3769/ind372013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, reforma no CMEI “AMÁLIA COUTINHO”, localizado em Barra do Riacho.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3770/ind382013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3770/ind382013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a fixação de haste para iluminação publicas em poste no Distrito de Córrego D’ Água.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3771/ind392013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3771/ind392013.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a possibilidade de calçamento da Rua Jarbas Coutinho no Distrito de Guaraná.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Paulo Neres</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4166/pl_001.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4166/pl_001.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA DA PROCLAMAÇÃO DO EVANGELHO" NO MUNICÍPIO DE ARACRUZ E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4167/pl_002.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4167/pl_002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS ESCOLAS MUNICIPAIS PRESTAREM INFORMAÇÃO QUANTO AOS CRIMES PRATICADOS PELO MAU USO DA INTERNET, MUITOS JOVENS SÃO ABORDADOS FACILMENTE ATRAVÉS DESTA FERRAMENTA DE ACESSO FÁCIL.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>Romildo Broetto</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4168/pl_003.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4168/pl_003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO BAIRRO BARRA DO SAHY.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>Lecco</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4169/pl_004.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4169/pl_004.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRIORIDADE NO AGENDAMENTO E ATENDIMENTO DE CONSULTAS MÉDICAS, FISIOTERÁPICAS, PSICOLÓGICAS E NUTRICIONAIS, BEM COMO NO AGENDAMENTO, COLETA E ENTREGA DE RESULTADOS DE EXAMES DE SANGUE AOS DIABÉTICOS NO ÂMBITO DAS UNIDADES PÚBLICAS DE SAÚDE DO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>Fabio Netto</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4170/pl_005.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4170/pl_005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4171/pl_006.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4171/pl_006.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A UTILIZAÇÃO DO PORTAL DA PREFEITURA DE ARACRUZ PARA COLOCAÇÃO DE NOME COMPLETO, ESPECIALIDADE, LOCAL, DIA E HORÁRIO DE TRABALHO DE TODOS OS MÉDICOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>Lúcio Zanol</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4172/pl_007.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4172/pl_007.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ARACRUZ, O PRÊMIO DESTAQUE MULHERES ARACRUZENSES.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4173/pl_008.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4173/pl_008.pdf</t>
   </si>
   <si>
     <t>DECLARA FERIADOS MUNICIPAIS, NOS TERMOS DA LEI FEDERAL Nº 9.093, DE 12 DE SETEMBRO DE 1995.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4174/pl_009.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4174/pl_009.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4175/pl_010.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4175/pl_010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AVALIAÇÃO MÉDICA E PSICOLÓGICA DE ALUNOS NO PRIMEIRO ANO DO ENSINO FUNDAMENTAL NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>Alexandre Manhães</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4176/pl_011.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4176/pl_011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS AUTARQUIAS E DAS CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS REALIZAREM CONSERTOS NAS VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4177/pl_012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4177/pl_012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE GINÁSIO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4178/pl_013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4178/pl_013.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.229 DE 17 DE JULHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS RELATIVAS À EXTINÇÃO E CRIAÇÃO DE CARGOS, CRIAÇÃO DE SÍMBOLO DE PADRÃO DE VENCIMENTO E RESPECTIVA FIXAÇÃO DE VENCIMENTO NOS CARGOS DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4179/pl_014.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4179/pl_014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIO PÚBLICO.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4197/pl_015.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4197/pl_015.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 7º DA LEI Nº 3.408, DE 23/03/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4198/pl_016.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4198/pl_016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO DISTRITO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4199/pl_017.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4199/pl_017.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4200/pl_018.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4200/pl_018.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A RESERVA DE ESPAÇO DEVIDAMENTE DEMARCADO AOS PORTADORES DE NECESSIDADES ESPECIAIS, EM SHOWS REALIZADOS AO AR LIVRE NO MUNICÍPIO DE ARACRUZ/ES.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4201/pl_019.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4201/pl_019.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º LEI Nº 2.818, DE 05 DE SETEMBRO DE 2005.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4202/pl_020.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4202/pl_020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE RECURSOS PÚBLICOS PARA CONTRATAÇÃO DE ARTISTAS QUE EM SUAS MÚSICAS, DANÇAS OU COREOGRAFIAS DESVALORIZEM, INCENTIVEM A VIOLÊNCIA OU EXPONHAM AS MULHERES A SITUAÇÕES DE CONSTRANGIMENTO.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4203/pl_021.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4203/pl_021.pdf</t>
   </si>
   <si>
     <t>INSTITUI "FICHA LIMPA" NA NOMEAÇÃO DE CARGOS COMISSIONADOS E DESIGNAÇÃO DE FUNÇÃO DE CONFIANÇA DA ADMINISTRAÇÃO DIRETA E INDIRETA DOS PODERES LEGISLATIVO E EXECUTIVO MUNICIPAL, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4204/pl_022.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4204/pl_022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO CUPIDO.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4205/pl_023.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4205/pl_023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DEVOLUÇÃO DE VEÍCULOS AO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>Fabio Machado</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4206/pl_025.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4206/pl_025.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ACESSO À INFORMAÇÃO DE REMUNERAÇÃO E SUBSÍDIOS, PREVISTO NO INCISO XXXIII, DO ART. 5º; NO INCISO II, DO § 3º, DO ART. 37 E NO § 2º, DO ART. 216, DA CONSTITUIÇÃO FEDERAL, E NA LEI N° 12.527, DE 18 DE NOVEMBRO DE 2011, NO ÂMBITO DO MUNICÍPIO DE ARACRUZ, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4212/pl_025.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4212/pl_025.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A UTILIZAÇÃO DE MATERIAIS DE EXPEDIENTE CONFECCIONADOS EM PAPEL RECICLADO, PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4213/pl_026.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4213/pl_026.pdf</t>
   </si>
   <si>
     <t>ESTABELECE QUE TODAS AS CONSULTAS MÉDICAS E EXAMES DE SAÚDE DA REDE PÚBLICA MUNICIPAL SEJAM REALIZADAS NO PRAZO MÁXIMO DE 10 (DEZ) DIAS, QUANDO O PACIENTE TIVER IDADE IGUAL OU SUPERIOR A 65 (SESSENTA E CINCO) ANOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4214/pl_027.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4214/pl_027.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ASSISTÊNCIA MÉDICA, ODONTOLÓGICA, FONOAUDIÓLOGA E PSICOLÓGICA PARA OS ALUNOS MATRICULADOS NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4220/pl_028.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4220/pl_028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO DA LISTA DE MEDICAMENTOS DAS FARMÁCIAS BÁSICAS DO MUNICÍPIO NO SITE DA PREFEITURA MUNICIPAL DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4221/pl_029.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4221/pl_029.pdf</t>
   </si>
   <si>
     <t>ISENTA DE PAGAMENTO DO IMPOSTO DE TRANSMISSÃO DE BENS IMÓVEIS - ITBI, OS IMÓVEIS EM ÁREAS QUE SEJAM OBJETO DE PROJETO DE REGULARIZAÇÃO FUNDIÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4222/pl_030.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4222/pl_030.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, A "ARCA" ASSOCIAÇÃO RECREATIVA E CULTURAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4223/pl_031.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4223/pl_031.pdf</t>
   </si>
   <si>
     <t>RECONHECE A MÚSICA GOSPEL E OS EVENTOS A ELA RELACIONADOS COMO MANIFESTAÇÃO CULTURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4224/pl_032.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4224/pl_032.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "NOSSA CIDADE" NO MUNICÍPIO DE ARACRUZ E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4225/pl_033.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4225/pl_033.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ARACRUZ, A SEMANA MUNICIPAL DA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4226/pl_034.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4226/pl_034.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "BOLSA ESPORTE" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4227/pl_035.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4227/pl_035.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 2.476 DE 29 DE MAIO DE 2002, QUE CRIA O PROGRAMA DE ALIMENTAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4228/pl_036.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4228/pl_036.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE DEFESA DA FAMÍLIA, COMO ÓRGÃO DE CONSULTA, ASSESSORAMENTO E DELIBERAÇÃO DAS POLÍTICAS SOCIAIS PARA A FAMÍLIA NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4229/pl_037.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4229/pl_037.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A PROMOVER A REVISÃO ANUAL DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4230/pl_038.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4230/pl_038.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA A CONTROLADORIA DA CÂMARA MUNICIPAL DE ARACRUZ, NOS TERMOS DOS ARTIGOS 70 E 74 DA CONSTITUIÇÃO FEDERAL, ARTIGO 59 DA LEI COMPLEMENTAR Nº 101/2000 E DA LEI 3.632/2012.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4231/pl_039.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4231/pl_039.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A IMPLANTAÇÃO DE BALANÇOS E BRINQUEDOS PARA CRIANÇAS CADEIRANTES NAS PRAÇAS DE LAZER EM ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Beto Vieira</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4232/pl_040.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4232/pl_040.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Rosane Machado</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4233/pl_041.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4233/pl_041.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE SUSTENTABILIDADE AMBIENTAL NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4234/pl_042.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4234/pl_042.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO EXCLUSIVAS PARA VEÍCULOS DE TRANSPORTE COLETIVO ESCOLAR, EM CADA ESCOLA DO MUNICÍPIO DE ARACRUZ E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4235/pl_043.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4235/pl_043.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS AGÊNCIAS BANCÁRIAS NO ÂMBITO DO NOSSO MUNICÍPIO DE DISPONIBILIZAR AGENTES DE SEGURANÇA PRIVADA JUNTO AOS TERMINAIS DE CAIXAS ELETRÔNICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4236/pl_044.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4236/pl_044.pdf</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4237/pl_045.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4237/pl_045.pdf</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4238/pl_046.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4238/pl_046.pdf</t>
   </si>
   <si>
     <t>FICA PROIBIDO O USO DE CAPACETE OU EQUIPAMENTO SIMILAR QUE DIFICULTE OU IMPEÇA A IDENTIFICAÇÃO DA PESSOA, EM ESTABELECIMENTOS COMERCIAIS, PÚBLICOS OU PRIVADOS NO MUNICÍPIO DE ARACRUZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4239/pl_047.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4239/pl_047.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PADRONIZAÇÃO DA ILUMINAÇÃO PÚBLICA INSTALADA NO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4240/pl_048.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4240/pl_048.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O "TOQUE DE ACOLHER" AS CRIANÇAS E ADOLESCENTES DE LUGARES INADEQUADOS NO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4241/pl_049.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4241/pl_049.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A LEGITIMAR ÁREAS URBANAS OCUPADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4242/pl_050.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4242/pl_050.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA NO BAIRRO JARDINS.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4243/pl_051.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4243/pl_051.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR E INSTALAR LOUSAS DIGITAIS NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE ARACRUZ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4244/pl_052.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4244/pl_052.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO DISTRITO DE GUARANÁ.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4245/pl_053.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4245/pl_053.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO SÃO JOSÉ - DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4246/pl_054.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4246/pl_054.pdf</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4247/pl_055.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4247/pl_055.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO NOVA COLATINA.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4248/pl_056.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4248/pl_056.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4249/pl_057.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4249/pl_057.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4250/pl_058.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4250/pl_058.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI 2.453/2002, QUE DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4251/pl_059.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4251/pl_059.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR CARTEIRAS ESCOLARES DESTINADAS AOS ALUNOS COM NECESSIDADES ESPECIAIS NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE ARACRUZ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4252/pl_060.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4252/pl_060.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CAMPANHA ANUAL PREVENTIVA ÀS ENFERMIDADES ADQUIRIDAS PELOS PROFISSIONAIS QUE ATUAM NO ÂMBITO EDUCACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4253/pl_061.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4253/pl_061.pdf</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4254/pl_062.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4254/pl_062.pdf</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4255/pl_063.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4255/pl_063.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA BEM VIVER, DE APOIO ÀS PESSOAS PORTADORES DE CÂNCER NO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4256/pl_064.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4256/pl_064.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA POLIESPORTIVA NO DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4257/pl_065.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4257/pl_065.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO DISTRITO DE JACUPEMBA.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4258/pl_066.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4258/pl_066.pdf</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4259/pl_067.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4259/pl_067.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER CONVÊNIO COM O TRIBUNAL DE JUSTIÇA DO ESTADO DO ESPÍRITO SANTO, DISPONIBILIZANDO O EQUIPAMENTO DENOMINADO "BOTÃO DO PÂNICO" PARA MULHERES QUE ESTEJAM EM SITUAÇÃO DE RISCO À VIOLÊNCIA DOMÉSTICA E FAMILIAR.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Lula</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4260/pl_068.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4260/pl_068.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INTRODUÇÃO DO TEXTO EXPLICATIVO NOS CARNÊS DE IPTU (IMPOSTO PREDIAL E TERRITORIAL URBANO) SOBRE O DIREITO A ISENÇÃO DESTE IMPOSTO NOS CASOS PREVISTOS EM LEI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4261/pl_069.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4261/pl_069.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECOLHIMENTO E DESTINAÇÃO DOS PNEUS INSERVÍVEIS NO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4263/pl_070.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4263/pl_070.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS A SERVIDORES QUE TRABALHAM EM CMEI, CRECHES E EDUCAÇÃO INFANTIL NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4264/pl_071.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4264/pl_071.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE PERMANÊNCIA DE ANIMAIS EM VIAS E LOGRADOUROS PÚBLICOS NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4265/pl_072.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4265/pl_072.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE UM DIA DE FOLGA AO SERVIDOR PÚBLICO NO DIA DO SEU ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4266/pl_073.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4266/pl_073.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A MENÇÃO DO NOME DO VEREADOR AUTOR DO PROJETO DE LEI, NO AUTÓGRAFO DA LEI SANCIONADA OU PROMULGADA.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4267/pl_074.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4267/pl_074.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA CIRCULAÇÃO DE ANIMAIS DOMÉSTICOS EM ÁREAS RESERVADAS PARA O LAZER NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4268/pl_075.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4268/pl_075.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA PÚBLICA NO BAIRRO NOVO JEQUITIBÁ - ARACRUZ.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4269/pl_076.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4269/pl_076.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA EXISTÊNCIA DE INSTALAÇÕES SANITÁRIAS, GUARDA-VOLUMES E BEBEDOUROS DE ÁGUA NAS DEPENDÊNCIAS DOS ESTABELECIMENTOS BANCÁRIOS (PÚBLICOS E PRIVADOS DO MUNICÍPIO DE ARACRUZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4270/pl_077.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4270/pl_077.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECEBIMENTO E DEPÓSITO DE SOBRAS DE MATERIAIS DE CONSTRUÇÃO PARA DOAÇÃO A PESSOAS CARENTES E ENTIDADES BENEFICENTES OU HABITACIONAIS.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4271/pl_078.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4271/pl_078.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO EXCLUSIVO PARA VEÍCULOS EM FRENTE ÀS CLINICAS MEDICAS, FISIOTERÁPICAS E VETERINÁRIAS.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4272/pl_079.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4272/pl_079.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA DO OUTUBRO ROSA”, NO MUNICÍPIO DE ARACRUZ-ES</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4273/pl_080.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4273/pl_080.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE COMEMORAÇÃO À PÁTRIA NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4274/pl_081.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4274/pl_081.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESMEMBRAMENTO DE ÁREA DO BAIRRO PARQUE TROPICAL E DENOMINAÇÃO DE BAIRRO NO DISTRITO SEDE DE ARACRUZ.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4285/pl_082.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4285/pl_082.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ARACRUZ A OBRIGATORIEDADE DAS EMPRESAS DE TRANSPORTES COLETIVOS MUNICIPAL, INTERMUNICIPAL E INTERESTADUAL QUE CIRCULAM NO INTERIOR DO MUNICÍPIO, A FIXAREM HORÁRIOS DOS ÔNIBUS NOS ABRIGOS.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4286/pl_083.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4286/pl_083.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE COMEMORAÇÃO AO IDOSO NO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4287/pl_084.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4287/pl_084.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE INSERÇÃO DE JOVENS NO PRIMEIRO EMPREGO NO MUNICÍPIO DE ARACRUZ - ESTADO DO ESPIRITO SANTO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4288/pl_085.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4288/pl_085.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE LOGRADOURO PÚBLICO NO DISTRITO DE GUARANÁ.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4289/pl_086.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4289/pl_086.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO POR EMPRESA PÚBLICA OU PRIVADA DE UNIFORME, MOCHILA, PASTA E MATERIAL ESCOLAR A ESCOLA DA REDE PÚBLICA MUNICIPAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4290/pl_087.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4290/pl_087.pdf</t>
   </si>
   <si>
     <t>DETERMINA A FIXAÇÃO DE PLACA DE ADVERTÊNCIA SOBRE A EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4291/pl_088.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4291/pl_088.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA CARTEIRA DE IDENTIDADE ESTUDANTIL NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4292/pl_089.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4292/pl_089.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO VIGILANTE NO MUNICÍPIO DE ARACRUZ E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4293/pl_090.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4293/pl_090.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NA LOCALIDADE DE ARACRUZ.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4295/pl_091.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4295/pl_091.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NA LOCALIDADE DE BARRA DO RIACHO.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4296/pl_092.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4296/pl_092.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NA LOCALIDADE DE VILA DO RIACHO.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4298/pl_093.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4298/pl_093.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NA LOCALIDADE DE VILA NOVA.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4299/pl_094.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4299/pl_094.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NA LOCALIDADE DE VILA RICA.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4300/pl_095.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4300/pl_095.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO PRIMAVERA NA LOCALIDADE DE ARACRUZ.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4302/pl_096.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4302/pl_096.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO VILA RICA EM ARACRUZ.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4303/pl_097.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4303/pl_097.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS SERVIDORES DA CÂMARA MUNICIPAL DE ARACRUZ.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO PARQUE TROPICAL EM ARACRUZ.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4305/pl_099.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4305/pl_099.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº10/67, DE 20 DE ABRIL DE 1967.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Marcelo de Souza Coelho</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3591/ple_01-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3591/ple_01-2013.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 2.536, DE 16/01/2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3592/ple_02-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3592/ple_02-2013.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS DE NUMERAÇÃO DE IMÓVEIS URBANOS PARA FINS DE ENDEREÇO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3593/ple_03-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3593/ple_03-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº. 3.337, DE 25/08/2010, QUE DISPÕE SOBRE A DESCONCENTRAÇÃO ADMINISTRATIVA DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3594/ple_04-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3594/ple_04-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3595/ple_05-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3595/ple_05-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS PARA CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NA SECRETARIA MUNICIPAL DE SAÚDE - SEMSA, NOS TERMOS DO INCISO IX, ARTIGO 37 DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3649/ple_06-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3649/ple_06-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM A ENTIDADE NACIONAL DE REPRESENTAÇÃO DOS MUNICÍPIOS DO ESTADO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3650/ple_07-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3650/ple_07-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE VALORES PARA A ASSOCIAÇÃO DE MORADORES DE CÓRREGO ALEGRE</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3651/ple_08-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3651/ple_08-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE VALORES PARA A ASSOCIAÇÃO DE MORADORES DE GUARANÁ</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3653/ple_09-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3653/ple_09-2013.pdf</t>
   </si>
   <si>
     <t>REORGANIZA A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE ARACRUZ/ES; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3654/ple_09-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3654/ple_09-2013.pdf</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3655/ple_11-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3655/ple_11-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA APOIAR FINANCEIRAMENTE A FEDERAÇÃO DE BEACH SOCCER DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3656/ple_12-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3656/ple_12-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO E EXCLUSÃO DE ELEMENTO DE DESPESA CONFORME CUMPRIMENTO AO DISPOSTO NA RESOLUÇÃO TCEES Nº 247/2012 – CIDADES – WEB</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3657/ple_13-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3657/ple_13-2013.pdf</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3658/ple_14-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3658/ple_14-2013.pdf</t>
   </si>
   <si>
     <t>EXCLUSÃO DA CODIFICAÇÃO DOS ELEMENTOS DE DESPESAS NO QUADRO DE DETALHAMENTO DE DESPESA  E ANEXOS DA LEI MUNICIPAL Nº 3.640, DE 14.12.2012, EM CUMPRIMENTO AO DISPOSTO NA RESOLUÇÃO TCEES  Nº 247/2012 – CIDADES – WEB</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3659/ple_15-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3659/ple_15-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AÇÃO FISCALIZATÓRIA DO MUNICÍPIO DE ARACRUZ QUANTO A PREVENÇÃO E O   COMBATE À          DENGUE _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3660/ple_16-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3660/ple_16-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 3.648, DE 26/03/2013</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3661/ple_19-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3661/ple_19-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTRA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3662/ple_18-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3662/ple_18-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA DE ARACRUZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3663/ple_19-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3663/ple_19-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARACRUZ A FILIAR-SE À ASSOCIAÇÃO NACIONAL DOS MUNICÍPIOS PRODUTORES – ANAMUP, BEM COMO A EFETUAR O REPASSE FINANCEIRO, A TÍTULO DE CONTRIBUIÇÃO À REFERIDA ASSOCIAÇÃO</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3664/ple_20-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3664/ple_20-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DE DESENVOLVIMENTO DO ESPÍRITO SANTO – BANDES, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3688/ple_21-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3688/ple_21-2013.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº. 3.431, DE 17 DE MAIO DE 2011; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3689/ple_22-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3689/ple_22-2013.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONTRATAÇÃO E O EXERCÍCIO DAS ATIVIDADES DOS AGENTES COMUNITÁRIOS DE SAÚDE E DE AGENTE DE SAÚDE AMBIENTAL NO ÂMBITO DO MUNICÍPIO DE ARACRUZ E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3690/ple_23-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3690/ple_23-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR ÁREA DE TERRAS AO FUNDO DE ARRENDAMENTO RESIDENCIAL – FAR, NO ÂMBITO DO PROGRAMA “MINHA CASA MINHA VIDA” NO BAIRRO MOROBÁ, ARACRUZ/ES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3691/ple_24-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3691/ple_24-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3692/ple_26-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3692/ple_26-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL DO PATRIMÔNIO MUNICIPAL PARA IMPLANTAÇÃO DE CENTRO DE TRATAMENTO DE DEPENDENTES QUÌMICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3693/ple_26-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3693/ple_26-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIÁRIAS, TICKET-REFEIÇÃO, VALE-TRANSPORTE E AUXÍLIO ALIMENTAÇÃO AOS MEMBROS DO CONSELHO TUTELAR, NO EXERCÍCIO DO MANDATO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3694/ple_27-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3694/ple_27-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E AUTORIZAÇÃO DE REPASSE DE RECURSOS PARA CÁRITAS DIOCESANA DE COLATINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3695/ple_28-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3695/ple_28-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE PROFISSIONAIS NO ÂMBITO DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E TRABALHO, NA FORMA QUE ESPECIFICA; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3696/ple_29-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3696/ple_29-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REAJUSTAR O AUXÍLIO ALIMENTAÇÃO CONCEDIDO AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARACRUZ; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3697/ple_30-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3697/ple_30-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REAJUSTAR O AUXÍLIO PLANO DE SAÚDE CONCEDIDO AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARACRUZ; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3698/ple_31-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3698/ple_31-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A REVISÃO GERAL ANUAL DOS VENCIMENTOS, SALÁRIOS E SUBSÍDIOS DOS SERVIDORES DO MUNICÍPIO DE ARACRUZ; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3699/ple_32-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3699/ple_32-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AQUISIÇÃO DE CESTAS BÁSICAS PARA OS CATADORES DE CARANGUEJO DURANTE OS PERÍODOS DE DEFESO E ANDADA</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3700/ple_33-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3700/ple_33-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A DOAR ÁREA PÚBLICA PARA O GOVERNO DO ESTADO PARA CONSTRUÇÃO DE ESCOLA ESTADUAL DE ENSINO MÉDIO</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3701/ple_34-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3701/ple_34-2013.pdf</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3702/ple_35-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3702/ple_35-2013.pdf</t>
   </si>
   <si>
     <t>EXCLUSÃO DA CODIFICAÇÃO DO ELEMENTO DE DESPESA NO QUADRO DE DETALHAMENTO DE DESPESA E ANEXOS DA LEI Nº 3.640 DE 14.12.2012</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3703/ple_36-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3703/ple_36-2013.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL – FHIS E INSTITUI O CONSELHO GESTOR DO FHIS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3704/ple_37-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3704/ple_37-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BENS IMÓVEIS PÚBLICOS COM POLÍCIA MILITAR DO ESTADO DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3705/ple_38-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3705/ple_38-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO DO POLO DE APOIO PRESENCIAL E CENTRO DE FORMAÇÃO DE PROFESSORES JOSÉ MODENESE</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3706/ple_39-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3706/ple_39-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA APOIAR FINANCEIRAMENTE A ASSOCIAÇÃO DE AGROTURISMO - AGROTUR/ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3707/ple_40-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3707/ple_40-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO E EXCLUSÃO DE ELEMENTO DE DESPESA CONFORME CUMPRIMENTO AO DISPOSTO NA RESOLUÇÃO TCE/ES Nº. 247/2012 – CIDADES – WEB</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3708/ple_41-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3708/ple_41-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.652, DE 05 DE ABRIL DE 2013; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3709/ple_42-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3709/ple_42-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DE PLANTÕES DE MÉDICOS, ENFERMEIROS, TÉCNICOS EM ENFERMAGEM, RECEPCIONISTAS E AUXILIAR DE SERVIÇOS GERAIS</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3710/ple_43-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3710/ple_43-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS PARA REALIZAÇÃO DO 1º ENDURO F.M.I DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3711/ple_44-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3711/ple_44-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE ORGANIZAÇÕES SOCIAIS DO MUNICÍPIO DE ARACRUZ E QUALIFICAÇÃO DE ENTIDADES COMO ORGANIZAÇÕES SOCIAIS</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3712/ple_45-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3712/ple_45-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI MUNICIPAL Nº 3.678, DE 20 DE JUNHO DE 2013, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3713/ple_46-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3713/ple_46-2013.pdf</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3714/ple_47-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3714/ple_47-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.263 DE 23/12/2009, NA FORMA QUE ESPECIFICA; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3715/ple_48-2013.odt</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3715/ple_48-2013.odt</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO ÚNICO DA LEI MUNICIPAL N.º 2.768, DE 07 DE DEZEMBRO DE 2004</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3716/ple_49-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3716/ple_49-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL N.º 2.436, DE 26 DE DEZEMBRO DE 2001</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3717/ple_50-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3717/ple_50-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ARBORIZAÇÃO URBANA NO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3718/ple_51-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3718/ple_51-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.263 DE 23/12/2009, NA FORMA QUE ESPECÍFICA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3719/ple_52-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3719/ple_52-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO PARA CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NA SECRETARIA DE TRANSPORTES E SERVIÇOS URBANOS - SETRANS, NOS TERMOS DO INCISO IX, ARTIGO 37 DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3720/ple_53-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3720/ple_53-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.356 DE 20/10/2010, QUE DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA PÚBLICA MUNICIPAL DE ARACRUZ E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3721/ple_54-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3721/ple_54-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO NA ÍNTEGRA DA LEI Nº 3.633 DE 29/11/2012, ALTERANDO-SE A LEI 3.143/2008 PARA RESTAURAR O VIGOR DE PARTE DO ART. 740</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3722/ple_55-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3722/ple_55-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS PARA CONTRATAÇÃO TEMPORÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3723/ple_56-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3723/ple_56-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS PARA REALIZAÇÃO DA 20ª FESTA DA ASSOCIAÇÃO DOS PRODUTORES RURAIS DE SANTA ROSA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3724/ple_57-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3724/ple_57-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS PARA REALIZAÇÃO DA 5ª FESTA DOS PESCADORES ARTESANAIS DA BARRA DO RIACHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3725/ple_58-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3725/ple_58-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO NA ÍNTEGRA DA LEI 3.025, DE 20/06/2007</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3726/ple_59-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3726/ple_59-2013.pdf</t>
   </si>
   <si>
     <t>FIXA, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE ARACRUZ, A QUANTIA PARA PAGAMENTO DE SENTENÇA JUDICIAL TRANSITADA EM JULGADO CONSIDERADA DE PEQUENO VALOR, NOS TERMOS PREVISTOS NOS §§ 3º E 4º, DO ART. 100, DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3727/ple_60-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3727/ple_60-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3728/ple_61-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3728/ple_61-2013.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A INSTITUIÇÃO DO COMSEARACRUZ – CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DE ARACRUZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3729/ple_62-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3729/ple_62-2013.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CARREIRA DE FISCAL DE RENDAS MUNICIPAIS E REGULAMENTA, NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL, O PAGAMENTO DA GRATIFICAÇÃO DE PRODUTIVIDADE A SERVIDORES DA SECRETARIA DE FINANÇAS</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3730/ple_63-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3730/ple_63-2013.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA, NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL, A JUNTA DE IMPUGNAÇÃO FISCAL</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3731/ple_64-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3731/ple_64-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍNEA “C” E CRIA A ALÍNEA “D” DO INCISO VII, ART. 40, QUE TRATA DAS SEÇÕES REGIONAIS DE NÍVEL I E DISPÕE SOBRE ABERTURA DE VAGA PARA A FUNÇÃO DE CHEFE DE SEÇÃO REGIONAL NÍVEL I DO ANEXO II CONSTANTE DA ESTRUTURA ORGANIZACIONAL DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO – SAAE DO MUNICÍPIO DE ARACRUZ, LEI Nº 3.239, DE 15/10/2009</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3732/ple_65-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3732/ple_65-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.444/2011, QUE DISPÕE SOBRE O PROJETO “ALUGUEL SOCIAL”  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3733/ple_66-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3733/ple_66-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.491 DE 05/10/2011, QUE DISPÕE SOBRE A BOLSA TREINAMENTO PARA GUARDA-VIDAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3734/ple_67-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3734/ple_67-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  A CONTRATAÇÃO TEMPORÁRIA DE GUARDA-VIDAS  NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3735/ple_68-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3735/ple_68-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ARACRUZ O FUNDO DE DESENVOLVIMENTO MUNICIPAL – FDM; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3736/ple_69-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3736/ple_69-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DIREITO REAL DE USO SOBRE IMÓVEL PERTECENTE AO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3737/ple_70-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3737/ple_70-2013.pdf</t>
   </si>
   <si>
     <t>RATIFICA DELIBERAÇÃO DA ASSEMBLEIA GERAL CIM POLINORTE QUE AUTORIZA O INGRESSO DE LINHARES COMO MUNICÍPIO CONSORCIADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3738/ple_71-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3738/ple_71-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE TRANSPORTE PÚBLICO DE ARACRUZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3739/ple_72-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3739/ple_72-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS PARA REALIZAÇÃO DE CAMPEONATO E TORNEIOS DE FUTEBOL AMADOR DE ARACRUZ; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3740/ple_73-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3740/ple_73-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A CATEGORIA DA UNIDADE DE CONSERVAÇÃO RESERVA ECOLÓGICA DOS MANGUEZAIS PIRAQUÊ-AÇU E PIRAQUÊ-MIRIM PARA RESERVA DE DESENVOLVIMENTO SUSTENTÁVEL MUNICIPAL PIRAQUÊ-AÇU E PIRAQUÊ-MIRIM, NO MUNICÍPIO DE ARACRUZ, ESTADO DO ESPÍRITO SANTO,  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3741/ple_74-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3741/ple_74-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS PARA REALIZAÇÃO DO 16º ENDURO DO EUCALIPTO  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3742/ple_75-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3742/ple_75-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O MINISTÉRIO DO EMPREGO E DO TRABALHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3743/ple_76-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3743/ple_76-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESCARACTERIZAÇÃO DA ÁREA DE PRESERVAÇÃO PERMANENTE – APP DA BAIXADA POLIVALENTE</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3744/ple_77-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3744/ple_77-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A POLÍCIA CIVIL DO ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3745/ple_78-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3745/ple_78-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI GERAL MUNICIPAL DA MICROEMPRESA, EMPRESA DE PEQUENO PORTE E MICROEMPREENDEDOR INDIVIDUAL E DÁ OUTRAS PROVIDÊNCIAS, DE QUE TRATA A LEI COMPLEMENTAR N.º 123/2006 E SUAS ALTERAÇÕES</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3746/ple_79-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3746/ple_79-2013.pdf</t>
   </si>
   <si>
     <t>EXCLUSÃO  DE ELEMENTOS DE DESPESAS NO QUADRO DE DETALHAMENTO DE DESPESA  DO  ANEXO DA LEI 3.640, DE 14.12.2012</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3747/ple_80-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3747/ple_80-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO, NOS TERMOS DO ART. 87, DA LEI Nº 2.898/06, NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE ARACRUZ</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3748/ple_81-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3748/ple_81-2013.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACRUZ PARA O EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3749/ple_82-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3749/ple_82-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO DE APOIO E PARTICIPAÇÃO DO AGRICULTOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3750/ple_83-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3750/ple_83-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO PARA CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NA SECRETARIA DE SAÚDE - SEMSA, NOS TERMOS DO INCISO IX, ARTIGO 37 DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3751/ple_84-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3751/ple_84-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO ORÇAMENTO  - 2013 DO MUNICÍPIO, AÇÃO E ALTERA O QUADRO DE DETALHAMENTO DE DESPESAS DE ÓRGÃOS PARA POSSIBILITAR FINANCIAMENTO JUNTO A INSTITUIÇÕES FINANCEIRA</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3752/ple_85-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3752/ple_85-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INDENIZAÇÃO NO CASO DE MORTE OU INCAPACIDADE PERMANENTE POR ACIDENTE DE TRABALHO QUE IMPOSSIBILITE O SERVIDOR A EXERCER AS ATRIBUIÇÕES DO SEU CARGO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3753/ple_86-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3753/ple_86-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2014/2017</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3754/ple_87-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3754/ple_87-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI AJUDA DE CUSTO DE INTERIORIZAÇÃO DA SAÚDE PARA MÉDICOS DO PROGRAMA SAÚDE DA FAMÍLIA – PSF, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3755/ple_88-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3755/ple_88-2013.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE TURISMO DE ARACRUZ - COMTUR</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3756/ple_89-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3756/ple_89-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE VALORES PARA A ASSOCIAÇÃO CÍRCULO COMUNITÁRIO SÃO BENEDITO DO ROSÁRIO</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3757/ple_90-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3757/ple_90-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARACRUZ – SUAS/ARACRUZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3758/ple_91-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3758/ple_91-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.601 DE 23/08/2012 DO CONSELHO MUNICIPAL DA JUVENTUDE DE ARACRUZ - CMJA</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3759/ple_92-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3759/ple_92-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CAMPANHA DE ARRECADAÇÃO, ATRAVÉS DE SORTEIO DE PRÊMIOS, COMO MEIO DE INCENTIVAR E MELHORAR A ARRECADAÇÃO DE TRIBUTOS MUNICIPAIS</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3760/ple_93-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3760/ple_93-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BEM IMÓVEL PÚBLICO COM O ESTADO DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3761/ple_94-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3761/ple_94-2013.pdf</t>
   </si>
   <si>
     <t>CRIA O IPTU SOCIAL E APROVA A PLANTA GENÉRICA DE VALORES, NO ÂMBITO DO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3762/ple_95-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3762/ple_95-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE ABONO AOS SERVIDORES DO PODER EXECUTIVO DO MUNICÍPIO DE ARACRUZ; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3763/ple_96-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3763/ple_96-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº. 3.334, DE 17 DE AGOSTO DE 2010, E Nº. 3.586, DE 27 DE JUNHO DE 2012; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3764/ple_97-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3764/ple_97-2013.pdf</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3765/ple_98-2013.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3765/ple_98-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 3º, DO ARTIGO 58 DA LEI MUNICIPAL Nº 3.297/2010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2836,67 +2836,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3556/ind12013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3557/ind22013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3558/ind32013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3559/ind42013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3560/ind52013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3561/ind62013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3562/ind72013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3563/ind92013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3564/ind92013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3565/ind102013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3567/ind122013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3568/ind132013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3569/ind142013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3571/ind162013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3572/ind182013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3573/ind182013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3574/ind192013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3575/ind202013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3576/ind212013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3577/ind222013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3578/ind232013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3579/ind242013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3580/ind252013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3612/ind262013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3613/ind272013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3614/ind282013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3615/ind292013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3616/ind302013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3617/ind312013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3619/ind322013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3674/ind332013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3675/ind342013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3676/ind352013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3768/ind362013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3769/ind372013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3770/ind382013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3771/ind392013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4166/pl_001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4167/pl_002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4168/pl_003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4169/pl_004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4170/pl_005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4171/pl_006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4172/pl_007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4173/pl_008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4174/pl_009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4175/pl_010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4176/pl_011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4177/pl_012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4178/pl_013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4179/pl_014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4197/pl_015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4198/pl_016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4199/pl_017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4200/pl_018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4201/pl_019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4202/pl_020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4203/pl_021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4204/pl_022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4205/pl_023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4206/pl_025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4212/pl_025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4213/pl_026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4214/pl_027.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4220/pl_028.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4221/pl_029.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4222/pl_030.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4223/pl_031.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4224/pl_032.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4225/pl_033.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4226/pl_034.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4227/pl_035.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4228/pl_036.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4229/pl_037.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4230/pl_038.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4231/pl_039.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4232/pl_040.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4233/pl_041.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4234/pl_042.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4235/pl_043.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4236/pl_044.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4237/pl_045.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4238/pl_046.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4239/pl_047.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4240/pl_048.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4241/pl_049.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4242/pl_050.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4243/pl_051.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4244/pl_052.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4245/pl_053.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4246/pl_054.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4247/pl_055.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4248/pl_056.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4249/pl_057.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4250/pl_058.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4251/pl_059.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4252/pl_060.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4253/pl_061.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4254/pl_062.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4255/pl_063.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4256/pl_064.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4257/pl_065.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4258/pl_066.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4259/pl_067.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4260/pl_068.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4261/pl_069.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4263/pl_070.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4264/pl_071.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4265/pl_072.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4266/pl_073.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4267/pl_074.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4268/pl_075.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4269/pl_076.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4270/pl_077.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4271/pl_078.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4272/pl_079.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4273/pl_080.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4274/pl_081.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4285/pl_082.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4286/pl_083.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4287/pl_084.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4288/pl_085.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4289/pl_086.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4290/pl_087.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4291/pl_088.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4292/pl_089.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4293/pl_090.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4295/pl_091.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4296/pl_092.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4298/pl_093.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4299/pl_094.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4300/pl_095.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4302/pl_096.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4303/pl_097.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4305/pl_099.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3591/ple_01-2013.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3592/ple_02-2013.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3593/ple_03-2013.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3594/ple_04-2013.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3595/ple_05-2013.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3649/ple_06-2013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3650/ple_07-2013.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3651/ple_08-2013.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3653/ple_09-2013.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3654/ple_09-2013.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3655/ple_11-2013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3656/ple_12-2013.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3657/ple_13-2013.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3658/ple_14-2013.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3659/ple_15-2013.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3660/ple_16-2013.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3661/ple_19-2013.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3662/ple_18-2013.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3663/ple_19-2013.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3664/ple_20-2013.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3688/ple_21-2013.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3689/ple_22-2013.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3690/ple_23-2013.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3691/ple_24-2013.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3692/ple_26-2013.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3693/ple_26-2013.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3694/ple_27-2013.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3695/ple_28-2013.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3696/ple_29-2013.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3697/ple_30-2013.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3698/ple_31-2013.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3699/ple_32-2013.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3700/ple_33-2013.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3701/ple_34-2013.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3702/ple_35-2013.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3703/ple_36-2013.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3704/ple_37-2013.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3705/ple_38-2013.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3706/ple_39-2013.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3707/ple_40-2013.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3708/ple_41-2013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3709/ple_42-2013.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3710/ple_43-2013.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3711/ple_44-2013.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3712/ple_45-2013.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3713/ple_46-2013.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3714/ple_47-2013.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3715/ple_48-2013.odt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3716/ple_49-2013.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3717/ple_50-2013.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3718/ple_51-2013.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3719/ple_52-2013.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3720/ple_53-2013.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3721/ple_54-2013.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3722/ple_55-2013.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3723/ple_56-2013.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3724/ple_57-2013.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3725/ple_58-2013.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3726/ple_59-2013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3727/ple_60-2013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3728/ple_61-2013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3729/ple_62-2013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3730/ple_63-2013.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3731/ple_64-2013.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3732/ple_65-2013.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3733/ple_66-2013.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3734/ple_67-2013.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3735/ple_68-2013.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3736/ple_69-2013.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3737/ple_70-2013.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3738/ple_71-2013.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3739/ple_72-2013.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3740/ple_73-2013.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3741/ple_74-2013.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3742/ple_75-2013.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3743/ple_76-2013.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3744/ple_77-2013.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3745/ple_78-2013.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3746/ple_79-2013.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3747/ple_80-2013.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3748/ple_81-2013.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3749/ple_82-2013.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3750/ple_83-2013.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3751/ple_84-2013.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3752/ple_85-2013.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3753/ple_86-2013.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3754/ple_87-2013.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3755/ple_88-2013.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3756/ple_89-2013.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3757/ple_90-2013.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3758/ple_91-2013.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3759/ple_92-2013.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3760/ple_93-2013.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3761/ple_94-2013.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3762/ple_95-2013.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3763/ple_96-2013.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3764/ple_97-2013.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3765/ple_98-2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3556/ind12013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3557/ind22013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3558/ind32013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3559/ind42013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3560/ind52013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3561/ind62013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3562/ind72013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3563/ind92013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3564/ind92013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3565/ind102013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3567/ind122013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3568/ind132013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3569/ind142013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3571/ind162013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3572/ind182013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3573/ind182013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3574/ind192013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3575/ind202013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3576/ind212013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3577/ind222013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3578/ind232013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3579/ind242013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3580/ind252013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3612/ind262013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3613/ind272013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3614/ind282013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3615/ind292013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3616/ind302013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3617/ind312013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3619/ind322013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3674/ind332013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3675/ind342013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3676/ind352013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3768/ind362013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3769/ind372013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3770/ind382013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3771/ind392013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4166/pl_001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4167/pl_002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4168/pl_003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4169/pl_004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4170/pl_005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4171/pl_006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4172/pl_007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4173/pl_008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4174/pl_009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4175/pl_010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4176/pl_011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4177/pl_012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4178/pl_013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4179/pl_014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4197/pl_015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4198/pl_016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4199/pl_017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4200/pl_018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4201/pl_019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4202/pl_020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4203/pl_021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4204/pl_022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4205/pl_023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4206/pl_025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4212/pl_025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4213/pl_026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4214/pl_027.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4220/pl_028.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4221/pl_029.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4222/pl_030.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4223/pl_031.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4224/pl_032.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4225/pl_033.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4226/pl_034.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4227/pl_035.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4228/pl_036.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4229/pl_037.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4230/pl_038.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4231/pl_039.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4232/pl_040.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4233/pl_041.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4234/pl_042.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4235/pl_043.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4236/pl_044.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4237/pl_045.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4238/pl_046.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4239/pl_047.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4240/pl_048.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4241/pl_049.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4242/pl_050.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4243/pl_051.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4244/pl_052.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4245/pl_053.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4246/pl_054.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4247/pl_055.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4248/pl_056.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4249/pl_057.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4250/pl_058.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4251/pl_059.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4252/pl_060.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4253/pl_061.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4254/pl_062.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4255/pl_063.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4256/pl_064.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4257/pl_065.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4258/pl_066.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4259/pl_067.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4260/pl_068.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4261/pl_069.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4263/pl_070.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4264/pl_071.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4265/pl_072.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4266/pl_073.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4267/pl_074.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4268/pl_075.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4269/pl_076.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4270/pl_077.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4271/pl_078.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4272/pl_079.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4273/pl_080.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4274/pl_081.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4285/pl_082.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4286/pl_083.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4287/pl_084.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4288/pl_085.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4289/pl_086.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4290/pl_087.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4291/pl_088.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4292/pl_089.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4293/pl_090.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4295/pl_091.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4296/pl_092.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4298/pl_093.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4299/pl_094.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4300/pl_095.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4302/pl_096.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4303/pl_097.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/4305/pl_099.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3591/ple_01-2013.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3592/ple_02-2013.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3593/ple_03-2013.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3594/ple_04-2013.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3595/ple_05-2013.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3649/ple_06-2013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3650/ple_07-2013.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3651/ple_08-2013.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3653/ple_09-2013.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3654/ple_09-2013.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3655/ple_11-2013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3656/ple_12-2013.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3657/ple_13-2013.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3658/ple_14-2013.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3659/ple_15-2013.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3660/ple_16-2013.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3661/ple_19-2013.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3662/ple_18-2013.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3663/ple_19-2013.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3664/ple_20-2013.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3688/ple_21-2013.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3689/ple_22-2013.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3690/ple_23-2013.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3691/ple_24-2013.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3692/ple_26-2013.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3693/ple_26-2013.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3694/ple_27-2013.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3695/ple_28-2013.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3696/ple_29-2013.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3697/ple_30-2013.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3698/ple_31-2013.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3699/ple_32-2013.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3700/ple_33-2013.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3701/ple_34-2013.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3702/ple_35-2013.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3703/ple_36-2013.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3704/ple_37-2013.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3705/ple_38-2013.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3706/ple_39-2013.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3707/ple_40-2013.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3708/ple_41-2013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3709/ple_42-2013.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3710/ple_43-2013.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3711/ple_44-2013.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3712/ple_45-2013.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3713/ple_46-2013.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3714/ple_47-2013.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3715/ple_48-2013.odt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3716/ple_49-2013.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3717/ple_50-2013.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3718/ple_51-2013.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3719/ple_52-2013.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3720/ple_53-2013.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3721/ple_54-2013.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3722/ple_55-2013.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3723/ple_56-2013.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3724/ple_57-2013.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3725/ple_58-2013.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3726/ple_59-2013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3727/ple_60-2013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3728/ple_61-2013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3729/ple_62-2013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3730/ple_63-2013.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3731/ple_64-2013.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3732/ple_65-2013.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3733/ple_66-2013.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3734/ple_67-2013.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3735/ple_68-2013.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3736/ple_69-2013.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3737/ple_70-2013.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3738/ple_71-2013.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3739/ple_72-2013.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3740/ple_73-2013.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3741/ple_74-2013.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3742/ple_75-2013.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3743/ple_76-2013.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3744/ple_77-2013.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3745/ple_78-2013.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3746/ple_79-2013.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3747/ple_80-2013.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3748/ple_81-2013.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3749/ple_82-2013.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3750/ple_83-2013.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3751/ple_84-2013.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3752/ple_85-2013.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3753/ple_86-2013.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3754/ple_87-2013.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3755/ple_88-2013.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3756/ple_89-2013.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3757/ple_90-2013.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3758/ple_91-2013.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3759/ple_92-2013.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3760/ple_93-2013.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3761/ple_94-2013.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3762/ple_95-2013.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3763/ple_96-2013.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3764/ple_97-2013.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2013/3765/ple_98-2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H237"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>