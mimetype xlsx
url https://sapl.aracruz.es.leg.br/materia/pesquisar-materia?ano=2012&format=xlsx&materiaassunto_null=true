--- v0 (2026-02-16)
+++ v1 (2026-06-03)
@@ -54,870 +54,870 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Ademar Coutinho Devens</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3117/ple_001-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3117/ple_001-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE VALORES PARA A CONFEDERAÇÃO NACIONAL DOS MUNICÍPIOS – CNM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3118/ple_002-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3118/ple_002-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR O ORÇAMENTO – 2012 EM MAIS 50% (CINQUENTA POR CENTO) DO TOTAL DA DESPESA FIXADA PARA O EXERCÍCIO.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3119/ple_003-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3119/ple_003-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3127/ple_004-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3127/ple_004-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RENOVAR OS CONTRATOS DO CARGO DE AUXILIAR DE PROFESSOR DE EDUCAÇÃO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3128/ple_005-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3128/ple_005-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE VERBA MEDIANTE CONVÊNIO COM A FUNDAÇÃO HOSPITAL E MATERNIDADE SÃO CAMILO.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3129/ple_006-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3129/ple_006-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DA GUARDA CIVIL  MUNICIPAL DE ARACRUZ - GCMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3130/ple_007-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3130/ple_007-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE RUBRICA NO ORÇAMENTO DE 2012 DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO-SAAE E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA CUSTEIO DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO BÁSICO DO ESPÍRITO SANTO - CISABES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3131/ple_008-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3131/ple_008-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR O ORÇAMENTO – 2012 EM MAIS 20% (VINTE POR CENTO) DO TOTAL DA DESPESA FIXADA PARA O EXERCÍCIO.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3155/ple_009-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3155/ple_009-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE VALORES PARA A LIFA – LIGA DE FUTEBOL DE ARACRUZ.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3156/ple_010-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3156/ple_010-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA REPASSE DE RECURSOS À ASSOCIAÇÃO DOS MUNICÍPIOS DO ESTADO DO ESPIRITO SANTO - AMUNES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3157/ple_011-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3157/ple_011-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RENOVAR OS CONTRATOS DOS CARGOS DE AUXILIAR DE PROFESSOR DE EDUCAÇÃO ESPECIAL, FONOAUDIÓLOGO, PSICÓLOGO, TERAPEUTA OCUPACIONAL E ASSISTENTE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3158/ple_012-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3158/ple_012-2012.pdf</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3159/ple_013-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3159/ple_013-2012.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SERVIDORES MUNICIPAIS, NOS TERMOS DO ART. 86, PARÁGRAFO ÚNICO, DA LEI Nº 2.898/06 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3160/ple_014-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3160/ple_014-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE  NA TABELA DO AUXILIO PLANO DE SAÚDE DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3161/ple_015-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3161/ple_015-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REAJUSTAR O AUXILIO ALIMENTAÇÃO, PAGO AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3162/ple_016-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3162/ple_016-2012.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO O USO DO BRASÃO, SÍMBOLO DO MUNICÍPIO, NOS VEÍCULOS DA MUNICIPALIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3163/ple_017-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3163/ple_017-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE VALORES PARA A ASSOCIAÇÃO DE MORADORES DE GUARANÁ.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3164/ple_018-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3164/ple_018-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.895, DE 30/03/2006, QUE DISPÕE SOBRE PRINCÍPIOS GERAIS DA ADMINISTRAÇÃO, DEFININDO A NOVA ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE ARACRUZ – PROCESSO Nº 1211/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3165/ple_019-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3165/ple_019-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE VALORES PARA A ASSOCIAÇÃO DE MORADORES DE CÓRREGO ALEGRE – AMOCA.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3166/ple_020-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3166/ple_020-2012.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º  DA LEI Nº3.027, DE 20/06/2007, QUE AUTORIZA A CONTRATAÇÃO DE SEGUROS PARA SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3167/ple_021-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3167/ple_021-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS COM PREMIAÇÃO DO III CONCURSO MUNICIPAL DE PRODUTIVIDADE E QUALIDADE DE CAFÉ CONILON DE ARACRUZ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3168/ple_022-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3168/ple_022-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA APOIAR TECNICAMENTE O SENAC – SERVIÇO NACIONAL DE APRENDIZAGEM COMERCIAL DO ESTADO DO ESPÍRITO SANTO  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3169/ple_023-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3169/ple_023-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA  A CODIFICAÇÃO DE ELEMENTOS DE DESPESAS NO QUADRO DE DETALHAMENTO DE DESPESA  ANEXO DA LEI 3.537, DE 13.12.2011.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3170/ple_024-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3170/ple_024-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO E DELIMITAÇÃO DOS DISTRITOS POLÍTICOS E DAS COMUNIDADES RURAIS DO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3171/ple_025-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3171/ple_025-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS Nº 2.893, DE 28/03/2006 E Nº 2.960, DE 19/10/2006, REVOGA A LEI Nº 3.284, DE 22/03/2010 DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3173/ple_026-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3173/ple_026-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.954, DE 10/10/2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3174/ple_027-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3174/ple_027-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3175/ple_028-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3175/ple_028-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 3535, DE 13 DE DEZEMBRO DE 2011 QUE CRIOU O PROGRAMA DE DESCENTRALIZAÇÃO DE RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3176/ple_029-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3176/ple_029-2012.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EM COMISSÃO NO ANEXO I DA LEI Nº 2.895/06 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3177/ple_030-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3177/ple_030-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÃO FUNCIONAL PARA OS MÉDICOS E ADMINISTRADORES, QUE INTEGRAM AS EQUIPES DO PRONTO ATENDIMENTO MUNICIPAL, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3178/ple_031-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3178/ple_031-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI Nº 3.550, DE 29/02/2012, QUE DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3179/ple_032-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3179/ple_032-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 3334 DE 17 DE AGOSTO DE 2010 DA PROCURADORIA GERAL DO MUNICÍPIO DE ARACRUZ</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3180/ple_033-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3180/ple_033-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATIFICAÇÃO DE PRODUTIVIDADE PARA OS PROCURADORES MUNICIPAIS DA PROCURADORIA DO MUNICÍPIO DE ARACRUZ, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3181/ple_034-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3181/ple_034-2012.pdf</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3182/ple_035-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3182/ple_035-2012.pdf</t>
   </si>
   <si>
     <t>CRIA A CASA DA CULTURA “ANGÉLICA PANDOLFI” DE GUARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3183/ple_036-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3183/ple_036-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIA PATROCINIO PARA A ASSOCIAÇÃO TRAIL CLUBE TRIBO DA TRILHA – TCTT.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3184/ple_037-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3184/ple_037-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3185/ple_038-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3185/ple_038-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATIFICAÇÃO DE PRODUTIVIDADE PARA OS ADVOGADOS PÚBLICOS DO MUNICÍPIO DE ARACRUZ, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3186/ple_039-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3186/ple_039-2012.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS E AUTORIZA O MUNICÍPIO A CONCEDER O DIREITO REAL DE USO RESOLÚVEL DE ÁREAS PÚBLICAS DE LOTEAMENTOS COM PERÍMETROS FECHADOS A SEREM IMPLANTADOS, CONFORME PROCESSO Nº 8457/2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3187/ple_040-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3187/ple_040-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR ÁREA DE TERRAS AO FUNDO DE ARRENDAMENTO RESIDENCIAL – FAR, NO ÂMBITO DO PROGRAMA “MINHA CASA MINHA VIDA” NO BAIRRO MOROBÁ, ARACRUZ/ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3188/ple_041-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3188/ple_041-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR ÁREA DE TERRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3189/ple_042-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3189/ple_042-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARACRUZ A CELEBRAR CONTRATO DE PATROCINIO COM O ATLETA LUCYANO BUSSULAR DA SILVA</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3190/ple_043-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3190/ple_043-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR ÁREA DE TERRAS, CONFORME PROCESSO Nº 2.340/12 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3191/ple_044-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3191/ple_044-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA APOIAR TECNICAMENTE E FINANCEIRAMENTE O CORPO DE BOMBEIROS DO ESTADO DO ESPÍRITO SANTO, CONFORME PROCESSO Nº 5733/2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3192/ple_045-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3192/ple_045-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 3334 DE 17 DE AGOSTO DE 2010 DA PROCURADORIA GERAL DO MUNICÍPIO DE ARACRUZ.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3193/ple_046-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3193/ple_046-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.594/12 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3194/ple_047-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3194/ple_047-2012.pdf</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3195/ple_048-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3195/ple_048-2012.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DA JUVENTUDE DE ARACRUZ - CMJA.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3196/ple_049-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3196/ple_049-2012.pdf</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3197/ple_050-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3197/ple_050-2012.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ART. 1º DA LEI Nº 2.528, DE 30/12/2002, ALTERADO PELA LEI Nº 3.477 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3198/ple_051-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3198/ple_051-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.895, DE 30/03/2006, QUE DISPÕE SOBRE OS PRINCÍPIOS GERAIS DA ADMINISTRAÇÃO, DEFININDO A NOVA ESTRUTURA ORGANIZACIONAL DA PREFEITURA DE ARACRUZ, E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3199/ple_052-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3199/ple_052-2012.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS E AUTORIZA O MUNICÍPIO A CONCEDER O DIREITO REAL DE USO RESOLÚVEL DE ÁREAS PÚBLICAS DE LOTEAMENTOS COM PERÍMETROS FECHADOS A SEREM IMPLANTADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3200/ple_053-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3200/ple_053-2012.pdf</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3201/ple_054-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3201/ple_054-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E AUTORIZAÇÃO DE REPASSE DE RECURSO PARA FESMAD – FÓRUM ESTADUAL DE SECRETARIAS MUNICIPAIS DE ADMINISTRAÇÃO DO ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3202/ple_055-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3202/ple_055-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE PATROCÍNIO DE VALORES PARA A FEDERAÇÃO CAPIXABA DE TRIATHLON – TRIATHLONFECATRI.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3203/ple_056-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3203/ple_056-2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE PATROCÍNIO COM A EMPRESA SINAI PROMOÇÕES ARTÍSTICAS.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3204/ple_057-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3204/ple_057-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA FAMÍLIA ACOLHEDORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3205/ple_058-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3205/ple_058-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO MENSAL E BENEFICIOS PARA CONTRATAÇÃO TEMPORÁRIA DE GUARDA-VIDAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3206/ple_059-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3206/ple_059-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.491 DE 05/10/2011, QUE DISPÕE SOBRE A BOLSA TREINAMENTO PARA GUARDA-VIDAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3207/ple_060-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3207/ple_060-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE BAIRRO, LOCALIZADO NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3208/ple_061-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3208/ple_061-2012.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACRUZ PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3209/ple_062-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3209/ple_062-2012.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA A PESSOA JURÍDICA SUPORTE DO CIM POLINORTE/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3210/ple_063-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3210/ple_063-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3211/ple_064-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3211/ple_064-2012.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ADOÇÃO DE PRAÇAS PÚBLICAS E DE ESPORTES E ÁREAS VERDES E ESTABELECE SEUS OBJETIVOS E PROCESSOS, SUAS ESPÉCIES E LIMITAÇÕES DAS RESPONSABILIDADES E DOS BENEFÍCIOS DOS ADOTANTES.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3212/ple_065-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3212/ple_065-2012.pdf</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3213/ple_066-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3213/ple_066-2012.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS Nº 3.586, de 27/06/2012, QUE DISPÕE SOBRE GRATIFICAÇÃO DE PRODUTIVIDADE PARA OS PROCURADORES MUNICIPAIS DA PROCURADORIA, E LEI Nº 3.593, DE 04/07/2012, QUE DISPÕE SOBRE GRATIFICAÇÃO DE PRODUTIVIDADE PARA ADVOGADOS PÚBLICOS DO MUNICÍPIO DE ARACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3214/ple_067-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3214/ple_067-2012.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O EXERCÍCIO DAS ATIVIDADES DE AGENTE COMUNITÁRIO DE SAÚDE E DE AGENTE DE SAÚDE AMBIENTAL E COMBATE ÀS ENDEMIAS NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3215/ple_068-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3215/ple_068-2012.pdf</t>
   </si>
   <si>
     <t>APROVA A PLANTA GENÉRICA DE VALORES IMOBILIÁRIOS E A TABELA DE PREÇOS DE CONSTRUÇÃO PARA OBTENÇÃO DO VALOR VENAL DOS IMÓVEIS URBANOS, BASE DE CÁLCULO DO IPTU – IMPOSTO PREDIAL E TERRITORIAL URBANO PARA O EXERCÍCIO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3216/ple_069-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3216/ple_069-2012.pdf</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3217/ple_070-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3217/ple_070-2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL N. º 3.551, DE 09 DE MARÇO DE 2012.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3218/ple_071-2012.pdf</t>
+    <t>http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3218/ple_071-2012.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS EM COMISSÃO, CONSTANTES DAS LEIS Nº 2.895/06 E 2.955/06, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1224,67 +1224,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3117/ple_001-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3118/ple_002-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3119/ple_003-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3127/ple_004-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3128/ple_005-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3129/ple_006-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3130/ple_007-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3131/ple_008-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3155/ple_009-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3156/ple_010-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3157/ple_011-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3158/ple_012-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3159/ple_013-2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3160/ple_014-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3161/ple_015-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3162/ple_016-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3163/ple_017-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3164/ple_018-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3165/ple_019-2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3166/ple_020-2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3167/ple_021-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3168/ple_022-2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3169/ple_023-2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3170/ple_024-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3171/ple_025-2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3173/ple_026-2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3174/ple_027-2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3175/ple_028-2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3176/ple_029-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3177/ple_030-2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3178/ple_031-2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3179/ple_032-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3180/ple_033-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3181/ple_034-2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3182/ple_035-2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3183/ple_036-2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3184/ple_037-2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3185/ple_038-2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3186/ple_039-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3187/ple_040-2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3188/ple_041-2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3189/ple_042-2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3190/ple_043-2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3191/ple_044-2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3192/ple_045-2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3193/ple_046-2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3194/ple_047-2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3195/ple_048-2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3196/ple_049-2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3197/ple_050-2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3198/ple_051-2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3199/ple_052-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3200/ple_053-2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3201/ple_054-2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3202/ple_055-2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3203/ple_056-2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3204/ple_057-2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3205/ple_058-2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3206/ple_059-2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3207/ple_060-2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3208/ple_061-2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3209/ple_062-2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3210/ple_063-2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3211/ple_064-2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3212/ple_065-2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3213/ple_066-2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3214/ple_067-2012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3215/ple_068-2012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3216/ple_069-2012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3217/ple_070-2012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3218/ple_071-2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3117/ple_001-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3118/ple_002-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3119/ple_003-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3127/ple_004-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3128/ple_005-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3129/ple_006-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3130/ple_007-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3131/ple_008-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3155/ple_009-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3156/ple_010-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3157/ple_011-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3158/ple_012-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3159/ple_013-2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3160/ple_014-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3161/ple_015-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3162/ple_016-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3163/ple_017-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3164/ple_018-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3165/ple_019-2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3166/ple_020-2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3167/ple_021-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3168/ple_022-2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3169/ple_023-2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3170/ple_024-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3171/ple_025-2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3173/ple_026-2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3174/ple_027-2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3175/ple_028-2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3176/ple_029-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3177/ple_030-2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3178/ple_031-2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3179/ple_032-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3180/ple_033-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3181/ple_034-2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3182/ple_035-2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3183/ple_036-2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3184/ple_037-2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3185/ple_038-2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3186/ple_039-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3187/ple_040-2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3188/ple_041-2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3189/ple_042-2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3190/ple_043-2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3191/ple_044-2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3192/ple_045-2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3193/ple_046-2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3194/ple_047-2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3195/ple_048-2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3196/ple_049-2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3197/ple_050-2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3198/ple_051-2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3199/ple_052-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3200/ple_053-2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3201/ple_054-2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3202/ple_055-2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3203/ple_056-2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3204/ple_057-2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3205/ple_058-2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3206/ple_059-2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3207/ple_060-2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3208/ple_061-2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3209/ple_062-2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3210/ple_063-2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3211/ple_064-2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3212/ple_065-2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3213/ple_066-2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3214/ple_067-2012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3215/ple_068-2012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3216/ple_069-2012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3217/ple_070-2012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracruz.es.leg.br/media/sapl/public/materialegislativa/2012/3218/ple_071-2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>